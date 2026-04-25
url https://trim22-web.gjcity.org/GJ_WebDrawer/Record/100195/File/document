--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -1181,51 +1181,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
         <w:t>Process other law enforcement data including fingerprint cards, serial number checks of pawn ticket property and traffic summons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F10E9C3" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46E4DFC4" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
+    <w:p w14:paraId="410345BD" w14:textId="6A288BB1" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7" w:rsidP="00266F53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
@@ -1242,197 +1242,95 @@
           <w:noProof/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
         <w:t>Produce daily, monthly, quarterly and annual statistics on reported crime, traffic accidents, summons and arrests.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55693AD8" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
-[...15 lines deleted...]
-    <w:p w14:paraId="410345BD" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
+    <w:p w14:paraId="35973243" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046FFC93" w14:textId="52ABE4DB" w:rsidR="00DC22B7" w:rsidRDefault="00266F53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DC22B7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DC22B7">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
         <w:t>Generate photo line-ups and other image documents by accessing the County Detention Center facility mug shot and booking system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57394AC6" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BF670AF" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
       <w:pPr>
@@ -1445,147 +1343,67 @@
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Primary Functions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484DD2D9" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
-[...78 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1EE77294" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30236684" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
+    <w:p w14:paraId="5577F6C1" w14:textId="49F2301D" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7" w:rsidP="00266F53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
@@ -1615,206 +1433,148 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
         <w:t>Receive all incoming phone calls for police service, Provide information in person and over telephone in response to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>citizen requests for department information or personnel and City-wide activity of public events.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5920AC1F" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
-[...15 lines deleted...]
-    <w:p w14:paraId="5577F6C1" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
+    <w:p w14:paraId="76422D9D" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="63DCE8A1" w14:textId="70EC48EA" w:rsidR="00DC22B7" w:rsidRDefault="00266F53" w:rsidP="00266F53">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="523" w:hanging="523"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>13</w:t>
-[...5 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.    </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC22B7">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Issue annual licenses to various businesses; register bicycles and golf carts; provide copies of police reports; collect associated fees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD5476D" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D21D966" w14:textId="2117366E" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="523" w:hanging="523"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00266F53">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...86 lines deleted...]
-        <w:t>15.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
         <w:t>May assist in training of new personnel and volunteers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669DC564" w14:textId="77777777" w:rsidR="00DC22B7" w:rsidRDefault="00DC22B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3149,58 +2909,58 @@
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0099435D" w:rsidRPr="00260B91" w:rsidSect="006D6710">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="196DCAA1" w14:textId="77777777" w:rsidR="00952C51" w:rsidRDefault="00952C51" w:rsidP="00DC22B7">
+    <w:p w14:paraId="7AE3B896" w14:textId="77777777" w:rsidR="00E21F40" w:rsidRDefault="00E21F40" w:rsidP="00DC22B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B95E6C1" w14:textId="77777777" w:rsidR="00952C51" w:rsidRDefault="00952C51" w:rsidP="00DC22B7">
+    <w:p w14:paraId="1C29A6AD" w14:textId="77777777" w:rsidR="00E21F40" w:rsidRDefault="00E21F40" w:rsidP="00DC22B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
@@ -3222,51 +2982,51 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B42995B" w14:textId="77777777" w:rsidR="00EC7E47" w:rsidRDefault="00EC7E47">
     <w:pPr>
       <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="250227EE" w14:textId="77777777" w:rsidR="00EC7E47" w:rsidRDefault="00EC7E47">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5EC29034" w14:textId="77777777" w:rsidR="00EC7E47" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="601109E7">
         <v:rect id="_x0000_s1025" style="position:absolute;margin-left:1in;margin-top:6.75pt;width:468pt;height:15.25pt;z-index:1;mso-position-horizontal-relative:page" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
           <v:textbox inset="0,0,0,0">
             <w:txbxContent>
-              <w:p w14:paraId="43F997E4" w14:textId="21BD07B6" w:rsidR="00EC7E47" w:rsidRDefault="00EC7E47">
+              <w:p w14:paraId="43F997E4" w14:textId="6D2D18DE" w:rsidR="00EC7E47" w:rsidRDefault="00EC7E47">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="center" w:pos="4680"/>
                     <w:tab w:val="right" w:pos="9360"/>
                   </w:tabs>
                   <w:rPr>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Page </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:snapToGrid w:val="0"/>
@@ -3331,63 +3091,84 @@
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="0099435D">
                   <w:rPr>
                     <w:noProof/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
                   <w:t>3</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
                 <w:r w:rsidR="00A125B9">
                   <w:rPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
+                <w:r w:rsidR="00C633A6">
+                  <w:rPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:val="-2"/>
+                  </w:rPr>
+                  <w:t>3</w:t>
+                </w:r>
                 <w:r w:rsidR="006D6710">
                   <w:rPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
-                  <w:t>11/06</w:t>
+                  <w:t>/</w:t>
+                </w:r>
+                <w:r w:rsidR="00C633A6">
+                  <w:rPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:val="-2"/>
+                  </w:rPr>
+                  <w:t>11</w:t>
                 </w:r>
                 <w:r w:rsidR="00971502">
                   <w:rPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
-                  <w:t>/2025</w:t>
+                  <w:t>/202</w:t>
+                </w:r>
+                <w:r w:rsidR="00C633A6">
+                  <w:rPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:val="-2"/>
+                  </w:rPr>
+                  <w:t>6</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04644ED7" w14:textId="77777777" w:rsidR="00EC7E47" w:rsidRDefault="00EC7E47">
     <w:pPr>
       <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="17314D46" w14:textId="77777777" w:rsidR="00EC7E47" w:rsidRDefault="00EC7E47">
     <w:pPr>
       <w:rPr>
@@ -3513,58 +3294,58 @@
                   </w:rPr>
                   <w:tab/>
                   <w:t>0</w:t>
                 </w:r>
                 <w:r w:rsidR="00971502">
                   <w:rPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
                   <w:t>7/01/2025</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5078B0E3" w14:textId="77777777" w:rsidR="00952C51" w:rsidRDefault="00952C51" w:rsidP="00DC22B7">
+    <w:p w14:paraId="1035675E" w14:textId="77777777" w:rsidR="00E21F40" w:rsidRDefault="00E21F40" w:rsidP="00DC22B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="092FB33A" w14:textId="77777777" w:rsidR="00952C51" w:rsidRDefault="00952C51" w:rsidP="00DC22B7">
+    <w:p w14:paraId="6FC8379C" w14:textId="77777777" w:rsidR="00E21F40" w:rsidRDefault="00E21F40" w:rsidP="00DC22B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6947F716" w14:textId="77777777" w:rsidR="00A125B9" w:rsidRDefault="00A125B9" w:rsidP="00A125B9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:smallCaps/>
         <w:spacing w:val="-3"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC7E47">
@@ -3829,59 +3610,151 @@
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E9A1ECC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5FF82D20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="525"/>
         </w:tabs>
         <w:ind w:left="525" w:hanging="525"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EAC52AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66881088"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1661037064">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2030253243">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
@@ -3901,73 +3774,77 @@
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC22B7"/>
     <w:rsid w:val="00011CDA"/>
     <w:rsid w:val="000823A7"/>
     <w:rsid w:val="000A06DD"/>
     <w:rsid w:val="00131AC3"/>
+    <w:rsid w:val="00266F53"/>
     <w:rsid w:val="002E61A7"/>
     <w:rsid w:val="002F2186"/>
     <w:rsid w:val="003A4AF6"/>
     <w:rsid w:val="005A3FFF"/>
     <w:rsid w:val="00611B55"/>
     <w:rsid w:val="006D6710"/>
     <w:rsid w:val="006E4D1C"/>
     <w:rsid w:val="007B7620"/>
     <w:rsid w:val="007C46A4"/>
     <w:rsid w:val="007F1AE5"/>
     <w:rsid w:val="00845F7C"/>
     <w:rsid w:val="00890A44"/>
     <w:rsid w:val="009518B1"/>
     <w:rsid w:val="00952C51"/>
     <w:rsid w:val="00957224"/>
     <w:rsid w:val="00971502"/>
     <w:rsid w:val="0099435D"/>
     <w:rsid w:val="00A125B9"/>
     <w:rsid w:val="00B54188"/>
     <w:rsid w:val="00BB6474"/>
     <w:rsid w:val="00C01654"/>
+    <w:rsid w:val="00C633A6"/>
     <w:rsid w:val="00CF795B"/>
     <w:rsid w:val="00DC22B7"/>
+    <w:rsid w:val="00E14508"/>
+    <w:rsid w:val="00E21F40"/>
     <w:rsid w:val="00EB5EEE"/>
     <w:rsid w:val="00EC7E47"/>
     <w:rsid w:val="00FC7AF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -4759,50 +4636,65 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEC999F178294D40A9422D1EAAD2CE9D" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91bc76cd4fb6b2ed20fbfb324b3e64d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c1c33895-2eb2-4612-b2f3-ce992d837b87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="98174cd5953d94cb37594738553a33cf" ns2:_="">
     <xsd:import namespace="c1c33895-2eb2-4612-b2f3-ce992d837b87"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1c33895-2eb2-4612-b2f3-ce992d837b87" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -4902,125 +4794,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10ECBAD4-0475-4200-ADA1-85ABDB441139}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41AB865F-47FC-4A3C-8ACC-33C29C875129}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E21E102A-B438-4E53-8376-64D8FDE84BEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c1c33895-2eb2-4612-b2f3-ce992d837b87"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1042</Words>
-  <Characters>5941</Characters>
+  <Words>873</Words>
+  <Characters>5511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>145</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Grand Junction</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6970</CharactersWithSpaces>
+  <CharactersWithSpaces>6313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Danielle Hefferon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>