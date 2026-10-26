--- v1 (2026-01-22)
+++ v2 (2026-10-26)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="35B395A9" w14:textId="77777777" w:rsidR="005936F0" w:rsidRDefault="005936F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45813548" w14:textId="77777777" w:rsidR="005936F0" w:rsidRDefault="005936F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
@@ -330,65 +330,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4889D001" w14:textId="2F18B124" w:rsidR="00275A13" w:rsidRDefault="004F2853" w:rsidP="00275A13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2853">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receives </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> from the</w:t>
+        <w:t>Receives direction from the</w:t>
       </w:r>
       <w:r w:rsidR="00232A39">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Engineering Program Supervisor - Utilities</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2853">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FD803E" w14:textId="77777777" w:rsidR="004F2853" w:rsidRDefault="004F2853" w:rsidP="00275A13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -1373,155 +1359,123 @@
         </w:rPr>
         <w:t xml:space="preserve">Prepare, monitor, and administer project budgets. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EAE9E7" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Respond to requests and inquiries from the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Respond to requests and inquiries from the general public and City employees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1C30D6" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>general public</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Establish and maintain accurate records, logs, and files. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568A6D7D" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and City employees. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A1C30D6" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+        <w:t xml:space="preserve">Interpret and apply Federal, State and local policies, laws and regulations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179735E5" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Establish and maintain accurate records, logs, and files. </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> and various software applications. </w:t>
+        <w:t xml:space="preserve">Operate and use modern office equipment including computer and various software applications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EFB51BC" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Communicate clearly and concisely, both orally and in writing. </w:t>
       </w:r>
@@ -2163,428 +2117,380 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="163644B1" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>The following condition(s) may be present on a continuing basis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF605E7" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4D5353" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>condition(s)</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Local Travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308259EA" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C039C8" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Physical Conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507563FB" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may be present on a continuing basis:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AF605E7" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4289621C" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:t>The job is characterized by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B85A26A" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B498F8" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Light Work:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5D2B">
+        <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Local Travel</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="308259EA" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+        <w:t xml:space="preserve"> Exerting up to 20 pounds of force occasionally, and/or up to 10 pounds of force frequently, and/or a negligible amount of force constantly to move objects.  If the use of arm and/or leg controls requires exertion of forces greater than that for Sedentary Work and the worker sits most of the time, the job is rated for Light Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5D417A" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13C039C8" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
-[...13 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="73A5C7EC" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
-          <w:b/>
-[...17 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4289621C" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+        <w:t>The following physical activities are very or extremely important in accomplishing the job’s purpose and are performed on a daily basis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F3AA70" w14:textId="77777777" w:rsidR="00BF5D2B" w:rsidRPr="00BF5D2B" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53DE4E59" w14:textId="77777777" w:rsidR="005B3805" w:rsidRPr="005B4F76" w:rsidRDefault="00BF5D2B" w:rsidP="00BF5D2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BF5D2B">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>The job is characterized by:</w:t>
-[...161 lines deleted...]
-        <w:t>, hear, speak, demonstrate manual dexterity and perform light lifting.</w:t>
+        <w:t xml:space="preserve"> While performing the duties of this job, the employee is required to walk, stand, sit, kneel, squat, stoop, see, hear, speak, demonstrate manual dexterity and perform light lifting.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B3805" w:rsidRPr="005B4F76" w:rsidSect="006D059C">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47D6B081" w14:textId="77777777" w:rsidR="00B6692E" w:rsidRDefault="00B6692E">
+    <w:p w14:paraId="706474D1" w14:textId="77777777" w:rsidR="00FE1862" w:rsidRDefault="00FE1862">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="723B676F" w14:textId="77777777" w:rsidR="00B6692E" w:rsidRDefault="00B6692E">
+    <w:p w14:paraId="013134E1" w14:textId="77777777" w:rsidR="00FE1862" w:rsidRDefault="00FE1862">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6EEA4073" w14:textId="77777777" w:rsidR="005936F0" w:rsidRDefault="005936F0"/>
   <w:p w14:paraId="2BB7644E" w14:textId="4FF47575" w:rsidR="00BE6C23" w:rsidRDefault="00BE6C23">
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -2688,51 +2594,51 @@
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="00232A39">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="006D059C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>09</w:t>
     </w:r>
     <w:r w:rsidR="00232A39">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>/2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DAA25EE" w14:textId="77777777" w:rsidR="005936F0" w:rsidRDefault="005936F0"/>
   <w:p w14:paraId="137DFA53" w14:textId="77777777" w:rsidR="00BE6C23" w:rsidRDefault="00BE6C23">
     <w:r>
       <w:t>DRAFT</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -2816,99 +2722,99 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
       <w:t>06/22/09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A56FA55" w14:textId="77777777" w:rsidR="00B6692E" w:rsidRDefault="00B6692E">
+    <w:p w14:paraId="2F16D84D" w14:textId="77777777" w:rsidR="00FE1862" w:rsidRDefault="00FE1862">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A3550C8" w14:textId="77777777" w:rsidR="00B6692E" w:rsidRDefault="00B6692E">
+    <w:p w14:paraId="0F24979E" w14:textId="77777777" w:rsidR="00FE1862" w:rsidRDefault="00FE1862">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CB1FDAC" w14:textId="77777777" w:rsidR="005936F0" w:rsidRPr="00AB1A45" w:rsidRDefault="005936F0" w:rsidP="00BE6C23">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="523"/>
         <w:tab w:val="left" w:pos="1046"/>
         <w:tab w:val="left" w:pos="1440"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AB1A45">
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">CITY OF </w:t>
     </w:r>
-    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:r w:rsidRPr="00AB1A45">
           <w:rPr>
             <w:b/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>GRAND</w:t>
         </w:r>
       </w:smartTag>
     </w:smartTag>
     <w:r w:rsidRPr="00AB1A45">
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> JUNCTION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="235D595F" w14:textId="77777777" w:rsidR="002B7ED5" w:rsidRDefault="002B7ED5" w:rsidP="002B7ED5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
@@ -2940,117 +2846,117 @@
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:smallCaps/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:smallCaps/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Wastewater Project Manager</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67CA5E5E" w14:textId="77777777" w:rsidR="00BE6C23" w:rsidRDefault="00BE6C23" w:rsidP="00BE6C23">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">CITY OF </w:t>
     </w:r>
-    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
         <w:r>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>GRAND</w:t>
         </w:r>
       </w:smartTag>
     </w:smartTag>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> JUNCTION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="59932951" w14:textId="77777777" w:rsidR="00BE6C23" w:rsidRDefault="00BE6C23" w:rsidP="00BE6C23">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7DA4FB36" w14:textId="77777777" w:rsidR="00BE6C23" w:rsidRPr="00BE6C23" w:rsidRDefault="00BE6C23" w:rsidP="00BE6C23">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:smallCaps/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BE6C23">
       <w:rPr>
         <w:b/>
         <w:smallCaps/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Buyer</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00D6494E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="110C7AC2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5360,50 +5266,51 @@
     <w:rsid w:val="00151255"/>
     <w:rsid w:val="00155C47"/>
     <w:rsid w:val="00162329"/>
     <w:rsid w:val="0017127E"/>
     <w:rsid w:val="0019216E"/>
     <w:rsid w:val="001E258D"/>
     <w:rsid w:val="00232A39"/>
     <w:rsid w:val="00241788"/>
     <w:rsid w:val="00262469"/>
     <w:rsid w:val="00275A13"/>
     <w:rsid w:val="00276405"/>
     <w:rsid w:val="002866E2"/>
     <w:rsid w:val="00287AC1"/>
     <w:rsid w:val="002B0CB7"/>
     <w:rsid w:val="002B7E17"/>
     <w:rsid w:val="002B7ED5"/>
     <w:rsid w:val="002D73D2"/>
     <w:rsid w:val="002E42F7"/>
     <w:rsid w:val="003105B9"/>
     <w:rsid w:val="003269C6"/>
     <w:rsid w:val="003425E0"/>
     <w:rsid w:val="00382796"/>
     <w:rsid w:val="0038686C"/>
     <w:rsid w:val="003A67DD"/>
     <w:rsid w:val="003B0E79"/>
+    <w:rsid w:val="003C21A4"/>
     <w:rsid w:val="003D0010"/>
     <w:rsid w:val="003D425C"/>
     <w:rsid w:val="003E41F1"/>
     <w:rsid w:val="003F01A3"/>
     <w:rsid w:val="0040182D"/>
     <w:rsid w:val="00415582"/>
     <w:rsid w:val="00423ECD"/>
     <w:rsid w:val="00466491"/>
     <w:rsid w:val="00494D77"/>
     <w:rsid w:val="004A1868"/>
     <w:rsid w:val="004D60AD"/>
     <w:rsid w:val="004F2853"/>
     <w:rsid w:val="0050622A"/>
     <w:rsid w:val="005250D5"/>
     <w:rsid w:val="00536920"/>
     <w:rsid w:val="00561D5C"/>
     <w:rsid w:val="00582CCA"/>
     <w:rsid w:val="005936F0"/>
     <w:rsid w:val="005B3805"/>
     <w:rsid w:val="005B4F76"/>
     <w:rsid w:val="005E6C3B"/>
     <w:rsid w:val="00602575"/>
     <w:rsid w:val="006067EE"/>
     <w:rsid w:val="006432A3"/>
     <w:rsid w:val="00672436"/>
@@ -5454,102 +5361,104 @@
     <w:rsid w:val="00AA1223"/>
     <w:rsid w:val="00AB0E60"/>
     <w:rsid w:val="00AB1A45"/>
     <w:rsid w:val="00AC5FAC"/>
     <w:rsid w:val="00B03761"/>
     <w:rsid w:val="00B12D82"/>
     <w:rsid w:val="00B17361"/>
     <w:rsid w:val="00B6692E"/>
     <w:rsid w:val="00B71581"/>
     <w:rsid w:val="00B82B47"/>
     <w:rsid w:val="00B93D10"/>
     <w:rsid w:val="00B9411A"/>
     <w:rsid w:val="00B94646"/>
     <w:rsid w:val="00BB5233"/>
     <w:rsid w:val="00BB7EDE"/>
     <w:rsid w:val="00BE28FF"/>
     <w:rsid w:val="00BE6C23"/>
     <w:rsid w:val="00BF5D2B"/>
     <w:rsid w:val="00C029D6"/>
     <w:rsid w:val="00C05068"/>
     <w:rsid w:val="00C26D72"/>
     <w:rsid w:val="00C32DDE"/>
     <w:rsid w:val="00C551B4"/>
     <w:rsid w:val="00C56A14"/>
     <w:rsid w:val="00C73B6D"/>
+    <w:rsid w:val="00C81185"/>
     <w:rsid w:val="00C84127"/>
     <w:rsid w:val="00C91733"/>
     <w:rsid w:val="00D06CEF"/>
     <w:rsid w:val="00D21015"/>
     <w:rsid w:val="00D238C2"/>
     <w:rsid w:val="00D23E11"/>
     <w:rsid w:val="00D32794"/>
     <w:rsid w:val="00D6771B"/>
     <w:rsid w:val="00D80AAF"/>
     <w:rsid w:val="00D844E0"/>
     <w:rsid w:val="00D97577"/>
     <w:rsid w:val="00DB2DDA"/>
     <w:rsid w:val="00DB34C2"/>
     <w:rsid w:val="00DB77D4"/>
     <w:rsid w:val="00E034F7"/>
     <w:rsid w:val="00E06AA0"/>
     <w:rsid w:val="00E34449"/>
     <w:rsid w:val="00E347BA"/>
     <w:rsid w:val="00E50597"/>
     <w:rsid w:val="00E659B6"/>
     <w:rsid w:val="00EA5326"/>
     <w:rsid w:val="00EB59D4"/>
     <w:rsid w:val="00EB5EEE"/>
     <w:rsid w:val="00EB763A"/>
     <w:rsid w:val="00EE20EA"/>
     <w:rsid w:val="00EE75E6"/>
     <w:rsid w:val="00F20995"/>
     <w:rsid w:val="00F2152A"/>
     <w:rsid w:val="00F35CBB"/>
     <w:rsid w:val="00F451FB"/>
     <w:rsid w:val="00F5051E"/>
     <w:rsid w:val="00FD62E9"/>
+    <w:rsid w:val="00FE1862"/>
     <w:rsid w:val="00FE7DAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7C13EB48"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9B0FDB4B-D22A-49A3-B9B1-C7198E390226}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -6737,69 +6646,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...17 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEC999F178294D40A9422D1EAAD2CE9D" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91bc76cd4fb6b2ed20fbfb324b3e64d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c1c33895-2eb2-4612-b2f3-ce992d837b87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="98174cd5953d94cb37594738553a33cf" ns2:_="">
     <xsd:import namespace="c1c33895-2eb2-4612-b2f3-ce992d837b87"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1c33895-2eb2-4612-b2f3-ce992d837b87" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -6899,118 +6789,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9521C95-15AA-49DD-BBC0-84E306B59C00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c1c33895-2eb2-4612-b2f3-ce992d837b87"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07DC5B7E-9BAF-49A4-AB2C-ED5957AA43A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BBEC43E-5D1A-418E-99BB-D73083C78A80}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD6402A5-C10B-484D-82EB-2CCFC6895735}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1181</Words>
-  <Characters>6738</Characters>
+  <Words>1048</Words>
+  <Characters>6871</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>156</Lines>
+  <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Class specifications are intended to present a descriptive list of the range of duties performed by employees in the class</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Grand Junction</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7904</CharactersWithSpaces>
+  <CharactersWithSpaces>7833</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Class specifications are intended to present a descriptive list of the range of duties performed by employees in the class</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Hefferon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>