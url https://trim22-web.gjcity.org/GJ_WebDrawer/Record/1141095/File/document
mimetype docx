--- v0 (2025-12-07)
+++ v1 (2026-04-18)
@@ -288,139 +288,132 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SUPERVISION RECEIVED AND EXERCISED</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406A4513" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47E8B2A8" w14:textId="7CFF2F4D" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+    <w:p w14:paraId="47E8B2A8" w14:textId="3314A79F" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Re</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">ceives direction </w:t>
       </w:r>
       <w:r w:rsidR="00F15C98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
+      <w:r w:rsidR="004E75A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
       <w:r w:rsidR="003209F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Visit G</w:t>
       </w:r>
       <w:r w:rsidR="00D81A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">rand Junction </w:t>
       </w:r>
       <w:r w:rsidR="00DC1DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Director.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451ABF2E" w14:textId="77777777" w:rsidR="00DC1DE1" w:rsidRDefault="00DC1DE1" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E2533FC" w14:textId="77777777" w:rsidR="00DC1DE1" w:rsidRPr="004A1868" w:rsidRDefault="00DC1DE1" w:rsidP="00DC1DE1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exercises supervision </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> assigned </w:t>
+        <w:t xml:space="preserve">Exercises supervision over assigned </w:t>
       </w:r>
       <w:r w:rsidR="00132B03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>areas and staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64481014" w14:textId="77777777" w:rsidR="00DC1DE1" w:rsidRDefault="00DC1DE1" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B9DBEAF" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRDefault="00F177D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
@@ -488,68 +481,80 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1817">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Plan, prioritize, assign, and review the work of assigned staff; participate in the recruitment and selection of assigned staff; provide or coordinate staff training; work with employees to correct deficiencies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E78502" w14:textId="77777777" w:rsidR="009215B2" w:rsidRPr="009215B2" w:rsidRDefault="009215B2" w:rsidP="009215B2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14E69C0F" w14:textId="77777777" w:rsidR="00297C7A" w:rsidRDefault="00AB1817" w:rsidP="00297C7A">
+    <w:p w14:paraId="14E69C0F" w14:textId="3BD9595D" w:rsidR="00297C7A" w:rsidRDefault="00AB1817" w:rsidP="00297C7A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1817">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perform detailed financial and business operation analyses of data across various business operations to identify and report insights, trends, issues, and opportunities. Provide recommendations and strategic insights to mitigate risks and improve business operations and processes by using analytical, skeptical, creative, and objective evaluation techniques, as well as </w:t>
+        <w:t>Perform detailed financial and business operation analyses of data across various business operations to identify and report insights, trends, issues, and opportunities</w:t>
+      </w:r>
+      <w:r w:rsidR="004E75A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>; p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rovide recommendations and strategic insights to mitigate risks and improve business operations and processes by using analytical, skeptical, creative, and objective evaluation techniques, as well as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">using </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1817">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>advanced software platforms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to develop data</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1817">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -593,68 +598,80 @@
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1817">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Perform a variety of financial duties for the area of assignment within the City including long-range financial planning, financial analysis and reporting, cost and margin analysis, return on investment, forecasting revenues and expenditures and advising management and staff on financial matters</w:t>
       </w:r>
       <w:r w:rsidR="00F177D9" w:rsidRPr="00297C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469E69D4" w14:textId="77777777" w:rsidR="00297C7A" w:rsidRDefault="00297C7A" w:rsidP="00297C7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="464ED05E" w14:textId="77777777" w:rsidR="009913DC" w:rsidRPr="00297C7A" w:rsidRDefault="00AB1817" w:rsidP="00297C7A">
+    <w:p w14:paraId="464ED05E" w14:textId="4F5A6AD2" w:rsidR="009913DC" w:rsidRPr="00297C7A" w:rsidRDefault="00AB1817" w:rsidP="00297C7A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1817">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Develop and administer the department budget for assigned areas; forecast funds needed for labor and operational expenses; ensure initiatives and financial objectives are aligned with budget; recommend expenditures and implement budgetary adjustments as appropriate and necessary; prepare requests, write budget narratives, and make budget presentations</w:t>
+        <w:t>Develop and administer the department budget for assigned areas; forecast funds needed for labor and operational expenses; ensure initiatives and financial objectives are aligned with budget; recommend expenditures and implement budgetary adjustments as appropriate and necessary; prepare</w:t>
+      </w:r>
+      <w:r w:rsidR="004E75A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requests, write budget narratives, and make budget presentations</w:t>
       </w:r>
       <w:r w:rsidR="00F177D9" w:rsidRPr="00297C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589C84A2" w14:textId="77777777" w:rsidR="009913DC" w:rsidRDefault="009913DC" w:rsidP="009920B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07991691" w14:textId="77777777" w:rsidR="00AB1817" w:rsidRPr="00AB1817" w:rsidRDefault="00AB1817" w:rsidP="00AB1817">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
@@ -669,206 +686,214 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Perform a variety of accounting and business functions; oversee procedures and reconcile accounts; maintain databases and/or spreadsheets for monitoring and tracking financial information, metrics, and key performance indicators; provide technical assistance and training to clerical accounting staff in matters related to financial accounting and budgeting</w:t>
       </w:r>
       <w:r w:rsidR="00277F5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F177D9" w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="170378BE" w14:textId="77777777" w:rsidR="00AB1817" w:rsidRDefault="00AB1817" w:rsidP="00AB1817">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B3BD01C" w14:textId="77777777" w:rsidR="00297C7A" w:rsidRPr="00AB1817" w:rsidRDefault="00AB1817" w:rsidP="00AB1817">
+    <w:p w14:paraId="7B3BD01C" w14:textId="4E3437D0" w:rsidR="00297C7A" w:rsidRPr="00AB1817" w:rsidRDefault="00AB1817" w:rsidP="00AB1817">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1817">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Oversee department contractual obligations, prepare, administer, and audit vendor contracts, and apply procurement knowledge and policies as required.</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Oversee department contractual obligations, prepare</w:t>
+      </w:r>
+      <w:r w:rsidR="004E75A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procurement requests</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, administer, and audit vendor contracts, and apply procurement knowledge and policies as required</w:t>
+      </w:r>
+      <w:r w:rsidR="004E75A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>; analyze departmental initiatives, operational activities, and strategic programs.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="17F67281" w14:textId="77777777" w:rsidR="00B63F40" w:rsidRDefault="00B63F40" w:rsidP="00297C7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64938166" w14:textId="77777777" w:rsidR="000C315E" w:rsidRDefault="007D4C19" w:rsidP="000C315E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Serve as contact and liaison for assigned department area budget, business operations, and financial matters with other City staff, the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and outside agencies</w:t>
+        <w:t>Serve as contact and liaison for assigned department area budget, business operations, and financial matters with other City staff, the general public and outside agencies</w:t>
       </w:r>
       <w:r w:rsidR="000C315E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D80B49" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4035B235" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="000C315E">
+    <w:p w14:paraId="4035B235" w14:textId="38F7E49E" w:rsidR="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="000C315E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Work with community boards, City and Department Committees, City staff, and contracted </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E75A4" w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vendors,</w:t>
+      </w:r>
       <w:r w:rsidRPr="007D4C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>vendors ,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> to problem</w:t>
+      </w:r>
+      <w:r w:rsidR="004E75A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="007D4C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and implement new programs.</w:t>
+        <w:t>solve and implement new programs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6702680E" w14:textId="77777777" w:rsidR="000C315E" w:rsidRDefault="000C315E" w:rsidP="000C315E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="625EC1E4" w14:textId="77777777" w:rsidR="00DF6B0A" w:rsidRDefault="007D4C19" w:rsidP="000C315E">
+    <w:p w14:paraId="625EC1E4" w14:textId="7F1BE915" w:rsidR="00DF6B0A" w:rsidRDefault="007D4C19" w:rsidP="000C315E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Monitor, conduct, and critically analyze industry research and the state of the economy to determine trends and insights; develop and administer reports and visualizations; conduct competitive research and analyze benchmarking data; write business narratives and create presentations</w:t>
+        <w:t xml:space="preserve">Monitor, conduct, and critically analyze industry research and the state of the economy to determine trends and </w:t>
+      </w:r>
+      <w:r w:rsidR="004E75A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>inform strategic planning, forecasting, and operational decision-making</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>; develop and administer reports and visualizations; conduct competitive research and analyze benchmarking data; write business narratives and create presentations</w:t>
       </w:r>
       <w:r w:rsidR="000C315E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68413BBD" w14:textId="77777777" w:rsidR="000C315E" w:rsidRDefault="000C315E" w:rsidP="000C315E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="299DC1CA" w14:textId="77777777" w:rsidR="000C315E" w:rsidRDefault="000C315E" w:rsidP="000C315E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -968,149 +993,184 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Knowledge of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F7F894" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3508048E" w14:textId="77777777" w:rsidR="009215B2" w:rsidRDefault="009215B2" w:rsidP="00F177D9">
+    <w:p w14:paraId="3508048E" w14:textId="373361A6" w:rsidR="009215B2" w:rsidRDefault="009215B2" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009215B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Principles of supervision and </w:t>
       </w:r>
       <w:r w:rsidR="000C315E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>management</w:t>
       </w:r>
       <w:r w:rsidRPr="009215B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA39DAC" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+    <w:p w14:paraId="0FA39DAC" w14:textId="720F2671" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Methods and techniques of governmental bookkeeping, accounting, financial management and fixed assets.</w:t>
+        <w:t>Methods and techniques of governmental accounting</w:t>
+      </w:r>
+      <w:r w:rsidR="00593C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B670A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>financial management</w:t>
+      </w:r>
+      <w:r w:rsidR="00593C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E47A0C" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Principles and practices of financial analysis, auditing and reporting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622AD86D" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Generally accepted accounting principles and their application to municipal accounting activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BDC509" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+    <w:p w14:paraId="20BDC509" w14:textId="71512324" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Principles and procedures related to budgetary preparation, controls and development.</w:t>
+        <w:t xml:space="preserve">Principles and procedures related to budgetary preparation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00593C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">forecasting, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B670A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>controls and development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3CB247" w14:textId="77777777" w:rsidR="000C315E" w:rsidRPr="00B670A2" w:rsidRDefault="000C315E" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Principles and practices of data analytics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5290169F" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1144,486 +1204,461 @@
     </w:p>
     <w:p w14:paraId="09B45FE4" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="005E23F7" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced </w:t>
       </w:r>
       <w:r w:rsidR="00F177D9" w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>business mathematical principles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CF73E2" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+    <w:p w14:paraId="67CF73E2" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Software applications </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Software applications utilized in accounting programs</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and complex data visualizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A56D92" w14:textId="5AFFDBA4" w:rsidR="00593C93" w:rsidRPr="00593C93" w:rsidRDefault="00593C93" w:rsidP="00F177D9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pertinent Federal, State and local laws, code</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13A6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>and regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9D9EF0" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E71E00" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ability to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E76C468" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D59C4E3" w14:textId="77777777" w:rsidR="00297C7A" w:rsidRDefault="00297C7A" w:rsidP="00F177D9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00297C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Oversee, direct and coordinate the work of assigned staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E32316" w14:textId="77777777" w:rsidR="000C315E" w:rsidRDefault="000C315E" w:rsidP="00F177D9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Research, analyze, and interpret data, and produce clear graphical visualizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC5EF0A" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRPr="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Apply analytical and critical thinking skills in all areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277029A0" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRPr="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Learn and apply new data platforms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F9B48C" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRPr="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Interpret and explain City policies and procedures related to finance and procurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A901508" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRPr="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Independently perform the full range of professional accounting and financial analysis functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1483BA43" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRPr="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Audit, reconcile, and balance department budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8D5477" w14:textId="297805A9" w:rsidR="007D4C19" w:rsidRPr="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintain </w:t>
+      </w:r>
+      <w:r w:rsidR="00593C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and organize </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>a variety of financial records and files..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EE0E94" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRPr="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Perform budget analysis, preparation, and monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB22A31" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRPr="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Prepare a variety of clear and concise analytical and financial summaries, accounting and other business reports and written correspondence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D097F55" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRPr="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Research, compile and summarize a variety of informational and statistical data and materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60669826" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRPr="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Respond to requests and inquiries from within the department and other City departments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7337F146" w14:textId="77777777" w:rsidR="00593C93" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Communicate clearly and concisely, both orally and in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696F12BE" w14:textId="77777777" w:rsidR="00593C93" w:rsidRDefault="00593C93" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Speak, read, comprehend, and write the English language fluently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA7E754" w14:textId="2314A0F1" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="007D4C19">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in accounting programs</w:t>
-[...82 lines deleted...]
-    <w:p w14:paraId="3FC5EF0A" w14:textId="77777777" w:rsidR="007D4C19" w:rsidRPr="007D4C19" w:rsidRDefault="007D4C19" w:rsidP="007D4C19">
+        <w:t>Establish and maintain effective working relationships with those contacted in the course of work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6662415A" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="007D4C19" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Apply analytical and critical thinking skills in all areas.</w:t>
-[...211 lines deleted...]
-        </w:rPr>
         <w:t>Make informed decisions and resolve budgetary problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6272109B" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
-      <w:pPr>
-[...58 lines deleted...]
-    <w:p w14:paraId="1C763C80" w14:textId="77777777" w:rsidR="00974B09" w:rsidRPr="00B670A2" w:rsidRDefault="00974B09" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EFBCE91" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Experience and Training Guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D30893D" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Minimum Requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
@@ -1655,249 +1690,182 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experience:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA14D33" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="031B9DF5" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00297C7A" w:rsidP="005F391C">
+    <w:p w14:paraId="5587805E" w14:textId="4811D8C6" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00593C93" w:rsidP="00D6359C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Four</w:t>
+        <w:t>Bachelor’s degree in data analytics, economics, statistics, finance accounting, business management, or related field</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or commensurate experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A54711D" w14:textId="77777777" w:rsidR="00E24C7C" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B670A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248443A6" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00C016A6" w:rsidP="00F177D9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00F177D9" w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="-2"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Training:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0123F02E" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00B670A2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC1C304" w14:textId="2290F2B8" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B670A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:tab/>
-[...40 lines deleted...]
-    <w:p w14:paraId="5AC1C304" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+        <w:t xml:space="preserve">Equivalent to a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6359C" w:rsidRPr="00B670A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>bachelor’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B670A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degree from an accredited college or university with major course work in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6359C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data analytics, economics, statistics, finance, accounting, business management, or a related field. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56635408" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B670A2">
-[...61 lines deleted...]
-        <w:ind w:left="720"/>
+    </w:p>
+    <w:p w14:paraId="3B9BAB92" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="007F737C" w:rsidRDefault="00F177D9" w:rsidP="00D6359C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Other combinations of experience and education that meet the minimum requirements may be substituted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E11D2C2" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2125,76 +2093,74 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009351E2">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The job is characterized by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24849F4F" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="009351E2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EE0556C" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="009351E2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
+    <w:p w14:paraId="0EE0556C" w14:textId="0341B21B" w:rsidR="00F177D9" w:rsidRPr="009351E2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009351E2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Sedentary Work</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D6359C" w:rsidRPr="009351E2">
+        <w:t>: Exerting</w:t>
+      </w:r>
       <w:r w:rsidRPr="009351E2">
         <w:t xml:space="preserve"> up to 10 pounds of force occasionally and/or a negligible amount of force frequently or constantly to lift, carry, push, pull or otherwise move objects, including the human body.  Sedentary work involves sitting most of the time.  Jobs are sedentary if walking and standing are required only occasionally and all other sedentary criteria are met.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F39BACB" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="009351E2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74BFDE2D" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="009351E2" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
@@ -2214,65 +2180,51 @@
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">physical </w:t>
       </w:r>
       <w:r w:rsidRPr="009351E2">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>activities are very or extremely important in accompl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">ishing the job’s purpose and are </w:t>
       </w:r>
       <w:r w:rsidRPr="009351E2">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">performed </w:t>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>performed on a daily basis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBB5BC8" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51BCF62D" w14:textId="77777777" w:rsidR="00F177D9" w:rsidRPr="00A36A2C" w:rsidRDefault="00F177D9" w:rsidP="00F177D9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -2293,58 +2245,58 @@
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F0809" w:rsidSect="002B5C61">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56800CC1" w14:textId="77777777" w:rsidR="00D801FA" w:rsidRDefault="00D801FA">
+    <w:p w14:paraId="37FD5AF5" w14:textId="77777777" w:rsidR="001325DF" w:rsidRDefault="001325DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15491092" w14:textId="77777777" w:rsidR="00D801FA" w:rsidRDefault="00D801FA">
+    <w:p w14:paraId="7C068B81" w14:textId="77777777" w:rsidR="001325DF" w:rsidRDefault="001325DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
@@ -2357,51 +2309,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="412E53FB" w14:textId="77777777" w:rsidR="005936F0" w:rsidRDefault="005936F0"/>
-  <w:p w14:paraId="295896C2" w14:textId="4272308F" w:rsidR="00BE6C23" w:rsidRDefault="00F320B1">
+  <w:p w14:paraId="295896C2" w14:textId="1CE47204" w:rsidR="00BE6C23" w:rsidRDefault="00F320B1">
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BE6C23">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BE6C23">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BE6C23">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BE6C23">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BE6C23">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BE6C23">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00BE6C23">
@@ -2474,55 +2426,55 @@
     </w:r>
     <w:r w:rsidR="004A3754">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004A3754">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004A3754">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004A3754">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D81A85">
+    <w:r w:rsidR="004E75A4">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <w:t>07/01/2025</w:t>
+      <w:t>3/6/2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6266F1BD" w14:textId="77777777" w:rsidR="005936F0" w:rsidRDefault="005936F0"/>
   <w:p w14:paraId="2254C890" w14:textId="77777777" w:rsidR="00BE6C23" w:rsidRDefault="00BE6C23">
     <w:r>
       <w:t>DRAFT</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
@@ -2615,97 +2567,97 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
       <w:t>06/22/09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B42BCEF" w14:textId="77777777" w:rsidR="00D801FA" w:rsidRDefault="00D801FA">
+    <w:p w14:paraId="0DDCBFE7" w14:textId="77777777" w:rsidR="001325DF" w:rsidRDefault="001325DF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5704F520" w14:textId="77777777" w:rsidR="00D801FA" w:rsidRDefault="00D801FA">
+    <w:p w14:paraId="5BF54BE4" w14:textId="77777777" w:rsidR="001325DF" w:rsidRDefault="001325DF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="341A3C7B" w14:textId="77777777" w:rsidR="005936F0" w:rsidRPr="009723B8" w:rsidRDefault="005936F0" w:rsidP="00BE6C23">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="523"/>
         <w:tab w:val="left" w:pos="1046"/>
         <w:tab w:val="left" w:pos="1440"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009723B8">
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">CITY OF </w:t>
     </w:r>
-    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
         <w:r w:rsidRPr="009723B8">
           <w:rPr>
             <w:b/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>GRAND</w:t>
         </w:r>
       </w:smartTag>
     </w:smartTag>
     <w:r w:rsidRPr="009723B8">
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> JUNCTION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D8F1AF7" w14:textId="77777777" w:rsidR="005936F0" w:rsidRPr="009723B8" w:rsidRDefault="005936F0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
@@ -2770,52 +2722,52 @@
         <w:spacing w:val="-2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74DEEE30" w14:textId="77777777" w:rsidR="00BE6C23" w:rsidRDefault="00BE6C23" w:rsidP="00BE6C23">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">CITY OF </w:t>
     </w:r>
-    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:r>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>GRAND</w:t>
         </w:r>
       </w:smartTag>
     </w:smartTag>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> JUNCTION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="27649E0D" w14:textId="77777777" w:rsidR="00BE6C23" w:rsidRDefault="00BE6C23" w:rsidP="00BE6C23">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5A1020E1" w14:textId="77777777" w:rsidR="00BE6C23" w:rsidRPr="00BE6C23" w:rsidRDefault="00BE6C23" w:rsidP="00BE6C23">
@@ -3658,51 +3610,50 @@
   <w:num w:numId="3" w16cid:durableId="1632787965">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1975282864">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1899709656">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1505247316">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="698555573">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2073305505">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -3728,181 +3679,193 @@
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00827DAE"/>
     <w:rsid w:val="00005296"/>
     <w:rsid w:val="00005622"/>
     <w:rsid w:val="000271EF"/>
     <w:rsid w:val="000635CB"/>
     <w:rsid w:val="00077BAA"/>
     <w:rsid w:val="00085ADE"/>
     <w:rsid w:val="00085D56"/>
     <w:rsid w:val="000B76E0"/>
     <w:rsid w:val="000C315E"/>
     <w:rsid w:val="000C54C5"/>
     <w:rsid w:val="000C7DAC"/>
     <w:rsid w:val="000F71DD"/>
     <w:rsid w:val="0011102B"/>
     <w:rsid w:val="00114790"/>
+    <w:rsid w:val="001325DF"/>
     <w:rsid w:val="00132B03"/>
     <w:rsid w:val="00155C47"/>
     <w:rsid w:val="0017127E"/>
     <w:rsid w:val="00181F18"/>
     <w:rsid w:val="00184EAD"/>
     <w:rsid w:val="0018776B"/>
     <w:rsid w:val="001941C6"/>
     <w:rsid w:val="0019527A"/>
     <w:rsid w:val="001B6D4B"/>
     <w:rsid w:val="001E04C4"/>
     <w:rsid w:val="00213936"/>
     <w:rsid w:val="0023130B"/>
     <w:rsid w:val="0026731E"/>
     <w:rsid w:val="00276405"/>
     <w:rsid w:val="00277F5C"/>
     <w:rsid w:val="002866E2"/>
     <w:rsid w:val="00297C7A"/>
     <w:rsid w:val="002B5C61"/>
     <w:rsid w:val="002B7E17"/>
     <w:rsid w:val="002C1B3B"/>
     <w:rsid w:val="002D73D2"/>
     <w:rsid w:val="003209F9"/>
     <w:rsid w:val="003424A2"/>
     <w:rsid w:val="00355E44"/>
     <w:rsid w:val="00387772"/>
     <w:rsid w:val="003A5303"/>
     <w:rsid w:val="003A67DD"/>
     <w:rsid w:val="003B4CEC"/>
     <w:rsid w:val="003B5E1C"/>
+    <w:rsid w:val="003C659A"/>
+    <w:rsid w:val="003D6F34"/>
     <w:rsid w:val="003F0AE2"/>
     <w:rsid w:val="003F421A"/>
     <w:rsid w:val="00420904"/>
     <w:rsid w:val="00455A78"/>
     <w:rsid w:val="00474C14"/>
     <w:rsid w:val="00485425"/>
     <w:rsid w:val="004A04A0"/>
     <w:rsid w:val="004A3754"/>
     <w:rsid w:val="004B1338"/>
+    <w:rsid w:val="004D7B76"/>
+    <w:rsid w:val="004E75A4"/>
     <w:rsid w:val="004F0809"/>
     <w:rsid w:val="005250D5"/>
     <w:rsid w:val="0057323F"/>
     <w:rsid w:val="005936F0"/>
+    <w:rsid w:val="00593C93"/>
     <w:rsid w:val="00595479"/>
     <w:rsid w:val="005C146B"/>
     <w:rsid w:val="005C42E0"/>
     <w:rsid w:val="005E23F7"/>
     <w:rsid w:val="005E364E"/>
     <w:rsid w:val="005F391C"/>
+    <w:rsid w:val="005F5529"/>
+    <w:rsid w:val="005F58E5"/>
     <w:rsid w:val="00612AC8"/>
     <w:rsid w:val="006548E0"/>
     <w:rsid w:val="00676E0D"/>
     <w:rsid w:val="006A4969"/>
     <w:rsid w:val="006B043C"/>
     <w:rsid w:val="006C1D9D"/>
     <w:rsid w:val="006C2A95"/>
     <w:rsid w:val="006C331E"/>
     <w:rsid w:val="00704117"/>
     <w:rsid w:val="0070647B"/>
     <w:rsid w:val="00760D65"/>
     <w:rsid w:val="007A2314"/>
     <w:rsid w:val="007A2BA1"/>
     <w:rsid w:val="007A3419"/>
     <w:rsid w:val="007D4C19"/>
     <w:rsid w:val="00813C96"/>
     <w:rsid w:val="00827DAE"/>
     <w:rsid w:val="00875438"/>
     <w:rsid w:val="00875E81"/>
     <w:rsid w:val="00887E3B"/>
     <w:rsid w:val="008C49F7"/>
     <w:rsid w:val="008E2BA2"/>
     <w:rsid w:val="008F6D67"/>
     <w:rsid w:val="008F71CD"/>
     <w:rsid w:val="009150DC"/>
     <w:rsid w:val="009215B2"/>
     <w:rsid w:val="00931BA9"/>
     <w:rsid w:val="00934337"/>
     <w:rsid w:val="009723B8"/>
     <w:rsid w:val="00974B09"/>
     <w:rsid w:val="009913DC"/>
     <w:rsid w:val="009920B4"/>
     <w:rsid w:val="009A35E4"/>
     <w:rsid w:val="009B438F"/>
+    <w:rsid w:val="009B73DC"/>
     <w:rsid w:val="009C2073"/>
     <w:rsid w:val="009C35BE"/>
     <w:rsid w:val="00A2552B"/>
     <w:rsid w:val="00A50D66"/>
     <w:rsid w:val="00A77BD5"/>
     <w:rsid w:val="00A86BA9"/>
     <w:rsid w:val="00AB1817"/>
     <w:rsid w:val="00AB5A7C"/>
     <w:rsid w:val="00AC042A"/>
     <w:rsid w:val="00AC77CF"/>
+    <w:rsid w:val="00B105D1"/>
     <w:rsid w:val="00B42528"/>
     <w:rsid w:val="00B63F40"/>
     <w:rsid w:val="00B72869"/>
     <w:rsid w:val="00B82B47"/>
     <w:rsid w:val="00B87BF9"/>
     <w:rsid w:val="00B92F09"/>
     <w:rsid w:val="00BD6D7D"/>
     <w:rsid w:val="00BE6C23"/>
     <w:rsid w:val="00C016A6"/>
     <w:rsid w:val="00C029D6"/>
     <w:rsid w:val="00C43693"/>
     <w:rsid w:val="00C81ECE"/>
     <w:rsid w:val="00C868BA"/>
     <w:rsid w:val="00C91508"/>
     <w:rsid w:val="00C9207E"/>
     <w:rsid w:val="00C9260A"/>
     <w:rsid w:val="00C9520D"/>
     <w:rsid w:val="00CB0FE4"/>
     <w:rsid w:val="00CC1B5A"/>
     <w:rsid w:val="00CD7F41"/>
     <w:rsid w:val="00CE3BC8"/>
     <w:rsid w:val="00D04A11"/>
     <w:rsid w:val="00D14844"/>
     <w:rsid w:val="00D508DF"/>
     <w:rsid w:val="00D577C6"/>
+    <w:rsid w:val="00D6359C"/>
     <w:rsid w:val="00D801FA"/>
     <w:rsid w:val="00D81A85"/>
     <w:rsid w:val="00D861FC"/>
     <w:rsid w:val="00D945D1"/>
     <w:rsid w:val="00DA070C"/>
     <w:rsid w:val="00DB34C2"/>
     <w:rsid w:val="00DB5B4F"/>
     <w:rsid w:val="00DC1DE1"/>
     <w:rsid w:val="00DC6DD8"/>
     <w:rsid w:val="00DD0281"/>
     <w:rsid w:val="00DD5B85"/>
     <w:rsid w:val="00DE4DF4"/>
     <w:rsid w:val="00DF6B0A"/>
     <w:rsid w:val="00E06AA0"/>
+    <w:rsid w:val="00E13A6A"/>
     <w:rsid w:val="00E14B8E"/>
     <w:rsid w:val="00E24C7C"/>
     <w:rsid w:val="00E77ED2"/>
     <w:rsid w:val="00E929EF"/>
     <w:rsid w:val="00E9608A"/>
     <w:rsid w:val="00EA505B"/>
     <w:rsid w:val="00EB0CDB"/>
     <w:rsid w:val="00EB5EEE"/>
     <w:rsid w:val="00EB763A"/>
     <w:rsid w:val="00EE3AF0"/>
     <w:rsid w:val="00F15C98"/>
     <w:rsid w:val="00F177D9"/>
     <w:rsid w:val="00F17A88"/>
     <w:rsid w:val="00F320B1"/>
     <w:rsid w:val="00F34115"/>
     <w:rsid w:val="00F50644"/>
     <w:rsid w:val="00F72578"/>
     <w:rsid w:val="00FD62E9"/>
     <w:rsid w:val="00FF6124"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -4639,56 +4602,50 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEC999F178294D40A9422D1EAAD2CE9D" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91bc76cd4fb6b2ed20fbfb324b3e64d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c1c33895-2eb2-4612-b2f3-ce992d837b87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="98174cd5953d94cb37594738553a33cf" ns2:_="">
     <xsd:import namespace="c1c33895-2eb2-4612-b2f3-ce992d837b87"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1c33895-2eb2-4612-b2f3-ce992d837b87" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -4788,119 +4745,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90C77837-5930-4CBD-87A3-4E12EED42A60}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B315403D-9F31-4A10-827B-0EAC1C690155}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c1c33895-2eb2-4612-b2f3-ce992d837b87"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90C77837-5930-4CBD-87A3-4E12EED42A60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3CB2427-3557-4EA1-8460-6DE4F493A37F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1137</Words>
-  <Characters>6484</Characters>
+  <Words>1057</Words>
+  <Characters>6862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>149</Lines>
+  <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Class specifications are intended to present a descriptive list of the range of duties performed by employees in the class</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Grand Junction</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7606</CharactersWithSpaces>
+  <CharactersWithSpaces>7843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Class specifications are intended to present a descriptive list of the range of duties performed by employees in the class</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Hefferon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>