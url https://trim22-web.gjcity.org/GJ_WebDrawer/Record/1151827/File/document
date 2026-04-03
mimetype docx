--- v1 (2026-01-24)
+++ v2 (2026-04-03)
@@ -84,54 +84,54 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">GJ Cloud </w:t>
       </w:r>
       <w:r w:rsidRPr="000B5DC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>requisition against one of these agreements, use the search bar to locate it by either the agreement description or supplier name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3658"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1253"/>
+        <w:gridCol w:w="3621"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2421"/>
+        <w:gridCol w:w="1251"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E12324" w:rsidRPr="002B7E4F" w14:paraId="0F8091C7" w14:textId="2D54A9FD" w:rsidTr="003C1089">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1060C7A7" w14:textId="13366ED6" w:rsidR="00E12324" w:rsidRPr="002B7E4F" w:rsidRDefault="00E12324" w:rsidP="00DE22B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B7E4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -353,68 +353,65 @@
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E5FB930" w14:textId="5AB2A39E" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="008B6562" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6562">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>GJAGR100012</w:t>
             </w:r>
             <w:r w:rsidR="00FC74CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5796-26-KF</w:t>
             </w:r>
-            <w:r w:rsidR="006F5D66" w:rsidRPr="002B7E4F">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidR="006F5D66" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="003E70BE">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidR="003E70BE" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01/08/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49504A64" w14:textId="77DFF8C2" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="006F5D66" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B7E4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kathleen</w:t>
             </w:r>
             <w:r w:rsidR="002B7E4F" w:rsidRPr="002B7E4F">
               <w:rPr>
@@ -518,68 +515,65 @@
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E8F6105" w14:textId="123BC9DB" w:rsidR="006F5D66" w:rsidRPr="003E70BE" w:rsidRDefault="003E70BE" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E70BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>GJAGR100013</w:t>
             </w:r>
             <w:r w:rsidR="00FC74CF" w:rsidRPr="003E70BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5797-26-KF</w:t>
             </w:r>
-            <w:r w:rsidR="006F5D66" w:rsidRPr="003E70BE">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidR="006F5D66" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>01/08/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CACB928" w14:textId="75AE4322" w:rsidR="006F5D66" w:rsidRPr="003E70BE" w:rsidRDefault="002B7E4F" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E70BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -655,69 +649,61 @@
                 </w:rPr>
                 <w:t>GJAGR1000</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0039662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0039662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="0039662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="0039662F">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidR="0039662F" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5798-26-KF</w:t>
             </w:r>
-            <w:r w:rsidR="0039662F" w:rsidRPr="003E70BE">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidR="0039662F" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>01/08/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63AC9E0E" w14:textId="29693987" w:rsidR="006F5D66" w:rsidRPr="0039662F" w:rsidRDefault="002B7E4F" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -783,409 +769,424 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0D98">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>GJAGR1000</w:t>
             </w:r>
             <w:r w:rsidR="0088782B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="0088782B">
-[...26 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidR="0088782B" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5777-26-KF</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5D66" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="003E70BE">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidR="003E70BE" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="006F5D66" w:rsidRPr="002B7E4F">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidR="006F5D66" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0088782B">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidR="0088782B" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/08</w:t>
             </w:r>
-            <w:r w:rsidR="006F5D66" w:rsidRPr="002B7E4F">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidR="006F5D66" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="0088782B">
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+            <w:r w:rsidR="0088782B" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F324F86" w14:textId="13D8CE96" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="002B7E4F" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B7E4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="1132549B" w14:textId="77777777" w:rsidTr="00E72741">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38B42757" w14:textId="0AFBA245" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
-[...17 lines deleted...]
-                <w:highlight w:val="green"/>
+          <w:p w14:paraId="38B42757" w14:textId="182D7B82" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00833C1F" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Printing Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
-              <w:t>– RFP-5426-24-KF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>CPCNeutek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="725602E7" w14:textId="728CE216" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
-[...4 lines deleted...]
-                <w:highlight w:val="green"/>
+          <w:p w14:paraId="725602E7" w14:textId="728CE216" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="0"/>
-            <w:r w:rsidRPr="008B6562">
-[...2 lines deleted...]
-                <w:highlight w:val="green"/>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CPCNeutek</w:t>
             </w:r>
             <w:commentRangeEnd w:id="0"/>
-            <w:r w:rsidR="001B7D9B" w:rsidRPr="008B6562">
+            <w:r w:rsidR="001B7D9B" w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:highlight w:val="green"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:commentReference w:id="0"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68BA5100" w14:textId="7C16CD12" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="001B7D9B" w:rsidP="00E96AB1">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="008B6562">
+          <w:p w14:paraId="68BA5100" w14:textId="554513CA" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00833C1F" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
-                <w:highlight w:val="green"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B6562">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
-                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>GJAGR10001</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00E96AB1" w:rsidRPr="008B6562">
-[...5 lines deleted...]
-              <w:t>12/31/2025</w:t>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>587</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-26-KF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>01/08/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC25B38" w14:textId="06FFB262" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="002B7E4F" w:rsidP="00E96AB1">
-[...10 lines deleted...]
-                <w:highlight w:val="green"/>
+          <w:p w14:paraId="4EC25B38" w14:textId="06FFB262" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="002B7E4F" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="13609CA5" w14:textId="77777777" w:rsidTr="00E72741">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D918E7C" w14:textId="3C0A2F94" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
-[...17 lines deleted...]
-                <w:highlight w:val="green"/>
+          <w:p w14:paraId="3D918E7C" w14:textId="07E6C3EF" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00833C1F" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Printing Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
-              <w:t>– RFP-5426-24-KF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Precision Printing Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1414051D" w14:textId="6DD01342" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
-[...4 lines deleted...]
-                <w:highlight w:val="green"/>
+          <w:p w14:paraId="1414051D" w14:textId="6DD01342" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="1"/>
-            <w:r w:rsidRPr="008B6562">
-[...2 lines deleted...]
-                <w:highlight w:val="green"/>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Precision Printing Inc.</w:t>
             </w:r>
             <w:commentRangeEnd w:id="1"/>
-            <w:r w:rsidR="001B7D9B" w:rsidRPr="008B6562">
+            <w:r w:rsidR="001B7D9B" w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:highlight w:val="green"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:commentReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F14E9BF" w14:textId="7525ECD7" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="001B7D9B" w:rsidP="00E96AB1">
+          <w:p w14:paraId="5F14E9BF" w14:textId="2A87FB7A" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00833C1F" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:highlight w:val="green"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="008B6562">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
-                <w:highlight w:val="green"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B6562">
+              </w:rPr>
+              <w:t>GJAGR100019</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
-                <w:highlight w:val="green"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00E96AB1" w:rsidRPr="008B6562">
-[...5 lines deleted...]
-              <w:t>12/31/2025</w:t>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5872-26-KF</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7D9B" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E96AB1" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidR="00E96AB1" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="405837C7" w14:textId="15F8DFED" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="002B7E4F" w:rsidP="00E96AB1">
-[...10 lines deleted...]
-                <w:highlight w:val="green"/>
+          <w:p w14:paraId="405837C7" w14:textId="15F8DFED" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="002B7E4F" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="190ADB44" w14:textId="7947F77D" w:rsidTr="00E72741">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="052CC958" w14:textId="3626B3D4" w:rsidR="00E96AB1" w:rsidRPr="006A3279" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A3279">
               <w:rPr>
@@ -1213,51 +1214,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>HDR Engineering, INC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="641F1F91" w14:textId="45E9E187" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="000C73EC" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="000C73EC">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="003A55"/>
                 </w:rPr>
                 <w:t>GJAGR1000</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000C73EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1359,51 +1360,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Transportation Resource Services, Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C14A837" w14:textId="315EEF9C" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="001B7D9B" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="000C73EC">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="003A55"/>
                 </w:rPr>
                 <w:t>GJAGR1000</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000C73EC" w:rsidRPr="000C73EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000C73EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1493,51 +1494,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A715A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Citadel Security</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="504D026D" w14:textId="1737C445" w:rsidR="00E96AB1" w:rsidRPr="002A715A" w:rsidRDefault="001B7D9B" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="002A715A">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="003A55"/>
                 </w:rPr>
                 <w:t>GJAGR1000</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002A715A" w:rsidRPr="002A715A">
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="002A715A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="002A715A" w:rsidRPr="002A715A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5795-26-KF</w:t>
             </w:r>
             <w:r w:rsidR="00E96AB1" w:rsidRPr="002A715A">
@@ -1686,56 +1687,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0645F266" w14:textId="77777777" w:rsidR="00C2551A" w:rsidRPr="002B7E4F" w:rsidRDefault="00C2551A" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7626BC45" w14:textId="77777777" w:rsidR="007A53CA" w:rsidRPr="002B7E4F" w:rsidRDefault="007A53CA" w:rsidP="007A53CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A53CA" w:rsidRPr="002B7E4F" w:rsidSect="00C2551A">
-      <w:headerReference w:type="even" r:id="rId21"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1440" w:left="1440" w:header="360" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Kathleen Franklin" w:date="2025-03-26T15:25:00Z" w:initials="KF">
     <w:p w14:paraId="3EBC35FF" w14:textId="77777777" w:rsidR="001B7D9B" w:rsidRDefault="001B7D9B" w:rsidP="001B7D9B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>CPCNeutek is contracted for the following:</w:t>
       </w:r>
@@ -1874,58 +1875,58 @@
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="4F7345A0" w15:done="0"/>
   <w15:commentEx w15:paraId="57943246" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="28195FC1" w16cex:dateUtc="2025-03-26T21:25:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="398E7916" w16cex:dateUtc="2025-03-26T21:26:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="4F7345A0" w16cid:durableId="28195FC1"/>
   <w16cid:commentId w16cid:paraId="57943246" w16cid:durableId="398E7916"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A8C1233" w14:textId="77777777" w:rsidR="00C12FD6" w:rsidRDefault="00C12FD6">
+    <w:p w14:paraId="1825F996" w14:textId="77777777" w:rsidR="00E14B5A" w:rsidRDefault="00E14B5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DBDF64B" w14:textId="77777777" w:rsidR="00C12FD6" w:rsidRDefault="00C12FD6">
+    <w:p w14:paraId="79C4E24A" w14:textId="77777777" w:rsidR="00E14B5A" w:rsidRDefault="00E14B5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2009,58 +2010,58 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>www.gjcity.org</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EC3BC17" w14:textId="77777777" w:rsidR="001B7D9B" w:rsidRDefault="001B7D9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FE65945" w14:textId="77777777" w:rsidR="00C12FD6" w:rsidRDefault="00C12FD6">
+    <w:p w14:paraId="021DD96C" w14:textId="77777777" w:rsidR="00E14B5A" w:rsidRDefault="00E14B5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A5A9844" w14:textId="77777777" w:rsidR="00C12FD6" w:rsidRDefault="00C12FD6">
+    <w:p w14:paraId="5521D1F5" w14:textId="77777777" w:rsidR="00E14B5A" w:rsidRDefault="00E14B5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5EE41C4C" w14:textId="77777777" w:rsidR="001B7D9B" w:rsidRDefault="001B7D9B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="639E61FE" w14:textId="5A3A8CC2" w:rsidR="009A4BE3" w:rsidRDefault="002A4B09" w:rsidP="002A4B09">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="240"/>
     </w:pPr>
@@ -2357,51 +2358,50 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="395595721">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1328900402">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Kathleen Franklin">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::kathleenf@gjcity.org::696f9cc1-21fc-4a6e-a3bb-87822895b21e"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE171D"/>
     <w:rsid w:val="0004314A"/>
@@ -2446,102 +2446,106 @@
     <w:rsid w:val="004B5D79"/>
     <w:rsid w:val="004C78EE"/>
     <w:rsid w:val="004D42DD"/>
     <w:rsid w:val="004E7876"/>
     <w:rsid w:val="00542321"/>
     <w:rsid w:val="00543D64"/>
     <w:rsid w:val="005922E5"/>
     <w:rsid w:val="00613010"/>
     <w:rsid w:val="006377ED"/>
     <w:rsid w:val="006727C3"/>
     <w:rsid w:val="006A3279"/>
     <w:rsid w:val="006B68ED"/>
     <w:rsid w:val="006C075D"/>
     <w:rsid w:val="006C3B79"/>
     <w:rsid w:val="006D1176"/>
     <w:rsid w:val="006D6E19"/>
     <w:rsid w:val="006E12E4"/>
     <w:rsid w:val="006F5D66"/>
     <w:rsid w:val="00741331"/>
     <w:rsid w:val="00750A08"/>
     <w:rsid w:val="0075333E"/>
     <w:rsid w:val="007A53CA"/>
     <w:rsid w:val="00801EB9"/>
     <w:rsid w:val="008130FA"/>
     <w:rsid w:val="00825AA6"/>
+    <w:rsid w:val="00833C1F"/>
     <w:rsid w:val="008437A8"/>
     <w:rsid w:val="00855098"/>
     <w:rsid w:val="0088782B"/>
     <w:rsid w:val="008B6562"/>
     <w:rsid w:val="008C4356"/>
     <w:rsid w:val="0093676A"/>
     <w:rsid w:val="00973319"/>
     <w:rsid w:val="009A4BE3"/>
     <w:rsid w:val="009B3C0A"/>
     <w:rsid w:val="009B7D00"/>
     <w:rsid w:val="009C7770"/>
     <w:rsid w:val="009D6C95"/>
     <w:rsid w:val="00A0505C"/>
     <w:rsid w:val="00A22689"/>
     <w:rsid w:val="00A9761D"/>
     <w:rsid w:val="00AA0090"/>
     <w:rsid w:val="00AC0E97"/>
     <w:rsid w:val="00AC49E2"/>
     <w:rsid w:val="00AD635C"/>
     <w:rsid w:val="00AE2381"/>
     <w:rsid w:val="00AF3DF6"/>
     <w:rsid w:val="00B04BE6"/>
     <w:rsid w:val="00B117A1"/>
     <w:rsid w:val="00B27CF8"/>
     <w:rsid w:val="00B54F6F"/>
     <w:rsid w:val="00BB0D98"/>
     <w:rsid w:val="00BB1D8E"/>
     <w:rsid w:val="00BD0A26"/>
     <w:rsid w:val="00C12FD6"/>
     <w:rsid w:val="00C202A1"/>
     <w:rsid w:val="00C24305"/>
     <w:rsid w:val="00C2551A"/>
     <w:rsid w:val="00C37D17"/>
     <w:rsid w:val="00C45BF0"/>
     <w:rsid w:val="00C563D5"/>
     <w:rsid w:val="00C62881"/>
     <w:rsid w:val="00C80A85"/>
     <w:rsid w:val="00CB5D0E"/>
     <w:rsid w:val="00CC47F4"/>
     <w:rsid w:val="00CD3FAF"/>
     <w:rsid w:val="00CD6459"/>
     <w:rsid w:val="00D319A1"/>
     <w:rsid w:val="00D76E94"/>
     <w:rsid w:val="00DA3D0E"/>
     <w:rsid w:val="00DE171D"/>
     <w:rsid w:val="00DE22B9"/>
     <w:rsid w:val="00DE2D82"/>
     <w:rsid w:val="00E12324"/>
+    <w:rsid w:val="00E14B5A"/>
+    <w:rsid w:val="00E20F27"/>
     <w:rsid w:val="00E5430B"/>
     <w:rsid w:val="00E55692"/>
     <w:rsid w:val="00E71C19"/>
     <w:rsid w:val="00E72741"/>
+    <w:rsid w:val="00E91580"/>
     <w:rsid w:val="00E955AB"/>
     <w:rsid w:val="00E96AB1"/>
     <w:rsid w:val="00EB2F62"/>
     <w:rsid w:val="00EB439D"/>
     <w:rsid w:val="00F1372E"/>
     <w:rsid w:val="00F22194"/>
     <w:rsid w:val="00F27FBB"/>
     <w:rsid w:val="00F5293F"/>
     <w:rsid w:val="00F83865"/>
     <w:rsid w:val="00FA0EAA"/>
     <w:rsid w:val="00FA2376"/>
     <w:rsid w:val="00FC3574"/>
     <w:rsid w:val="00FC74CF"/>
     <w:rsid w:val="00FD070E"/>
     <w:rsid w:val="3E8245AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2943,51 +2947,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -3255,51 +3258,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1391733081">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gjcity.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\johnnym\OneDrive%20-%20City%20of%20Grand%20Junction\Documents\Custom%20Office%20Templates\City_Letterhead_template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3582,72 +3585,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="0cf01a64-12bd-4770-88cf-8cbf2e13fb30" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d9dfab59-3eab-4d03-bec2-64f3a4f242f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Deleted_x0020_Duplicate_x003f_ xmlns="d9dfab59-3eab-4d03-bec2-64f3a4f242f4">false</Deleted_x0020_Duplicate_x003f_>
     <DisplayName xmlns="d9dfab59-3eab-4d03-bec2-64f3a4f242f4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F11D07D9F0B43945B4E6666C0EAF8F05" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3c1ba8feb8976ac7c272e9a4452f236e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d9dfab59-3eab-4d03-bec2-64f3a4f242f4" xmlns:ns3="0cf01a64-12bd-4770-88cf-8cbf2e13fb30" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4538663f3f849b5c0a58179883dd675" ns2:_="" ns3:_="">
     <xsd:import namespace="d9dfab59-3eab-4d03-bec2-64f3a4f242f4"/>
     <xsd:import namespace="0cf01a64-12bd-4770-88cf-8cbf2e13fb30"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:DisplayName" minOccurs="0"/>
                 <xsd:element ref="ns2:Deleted_x0020_Duplicate_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -3858,131 +3865,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A48B511E-896B-494C-8750-844BB6AC653C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65ADA9A8-36E5-4A29-B9A1-73EDF9349351}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0cf01a64-12bd-4770-88cf-8cbf2e13fb30"/>
     <ds:schemaRef ds:uri="d9dfab59-3eab-4d03-bec2-64f3a4f242f4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A48B511E-896B-494C-8750-844BB6AC653C}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92EF5CDB-B32A-47C0-AC4C-4D4624C12E5C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DF4EEF8-1516-4A45-BFAE-271AAB6BAFA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d9dfab59-3eab-4d03-bec2-64f3a4f242f4"/>
     <ds:schemaRef ds:uri="0cf01a64-12bd-4770-88cf-8cbf2e13fb30"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>City_Letterhead_template.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>433</Words>
-  <Characters>3087</Characters>
+  <Words>430</Words>
+  <Characters>2461</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>257</Lines>
-  <Paragraphs>113</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Purchasing Letterhead</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3407</CharactersWithSpaces>
+  <CharactersWithSpaces>2871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Purchasing Letterhead</dc:title>
   <dc:subject>&amp;lt;p&amp;gt;Click here to enter text.                                   &amp;lt;/p&amp;gt;</dc:subject>
   <dc:creator>Kathleen Franklin</dc:creator>
   <cp:keywords>Letter</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EktContentLanguage">