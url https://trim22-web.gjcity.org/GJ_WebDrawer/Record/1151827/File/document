--- v2 (2026-04-03)
+++ v3 (2026-04-25)
@@ -1,137 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6FD3F9CA" w14:textId="3249A1D6" w:rsidR="000B6946" w:rsidRPr="002B7E4F" w:rsidRDefault="00FA2376" w:rsidP="002B7E4F">
+    <w:p w14:paraId="6FD3F9CA" w14:textId="3249A1D6" w:rsidR="000B6946" w:rsidRPr="00474EA5" w:rsidRDefault="00FA2376" w:rsidP="00474EA5">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B7E4F">
+      <w:r w:rsidRPr="00474EA5">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Active Agreements List</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C99DE3" w14:textId="436D06E5" w:rsidR="00FA2376" w:rsidRPr="002B7E4F" w:rsidRDefault="000B5DC6" w:rsidP="002B7E4F">
+    <w:p w14:paraId="35C99DE3" w14:textId="436D06E5" w:rsidR="00FA2376" w:rsidRPr="002B7E4F" w:rsidRDefault="000B5DC6" w:rsidP="00474EA5">
       <w:pPr>
-        <w:spacing w:after="360"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B5DC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Below is the current list of active agreements (as-needed or on-call services). To create a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">GJ Cloud </w:t>
       </w:r>
       <w:r w:rsidRPr="000B5DC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>requisition against one of these agreements, use the search bar to locate it by either the agreement description or supplier name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3621"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1251"/>
+        <w:gridCol w:w="3658"/>
+        <w:gridCol w:w="2007"/>
+        <w:gridCol w:w="2432"/>
+        <w:gridCol w:w="1253"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E12324" w:rsidRPr="002B7E4F" w14:paraId="0F8091C7" w14:textId="2D54A9FD" w:rsidTr="003C1089">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1060C7A7" w14:textId="13366ED6" w:rsidR="00E12324" w:rsidRPr="002B7E4F" w:rsidRDefault="00E12324" w:rsidP="00DE22B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B7E4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -705,77 +689,99 @@
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w14:paraId="5821A94F" w14:textId="77777777" w:rsidTr="00E72741">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EDB2639" w14:textId="3FE934E2" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="0088782B" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0088782B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Geotechnical Engineering Services - RockSol Consulting Group Inc</w:t>
+              <w:t xml:space="preserve">Geotechnical Engineering Services - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0088782B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>RockSol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0088782B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Consulting Group Inc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48562715" w14:textId="19408768" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="006F5D66" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B7E4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>RockSol Consulting Group, Inc</w:t>
+              <w:t>RockSol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B7E4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Consulting Group, Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C262A52" w14:textId="1ABB87CA" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="004E7876" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0D98">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>GJAGR1000</w:t>
             </w:r>
             <w:r w:rsidR="0088782B">
               <w:rPr>
@@ -834,361 +840,573 @@
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F324F86" w14:textId="13D8CE96" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="002B7E4F" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B7E4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="1132549B" w14:textId="77777777" w:rsidTr="00E72741">
+      <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="1132549B" w14:textId="77777777" w:rsidTr="003F27F5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38B42757" w14:textId="182D7B82" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00833C1F" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Printing Services</w:t>
             </w:r>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CPCNeutek</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="725602E7" w14:textId="728CE216" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="0"/>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CPCNeutek</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="0"/>
-[...8 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68BA5100" w14:textId="554513CA" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00833C1F" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
-              <w:t>GJAGR10001</w:t>
+              <w:t>GJAGR100018</w:t>
             </w:r>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:br/>
             </w:r>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5871-26-KF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>587</w:t>
-            </w:r>
+              <w:t>01/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC25B38" w14:textId="06FFB262" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="002B7E4F" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="13609CA5" w14:textId="77777777" w:rsidTr="00E72741">
+      <w:tr w:rsidR="003F27F5" w:rsidRPr="002B7E4F" w14:paraId="44FBB4FD" w14:textId="77777777" w:rsidTr="003F27F5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0989E3" w14:textId="7D3399F7" w:rsidR="003F27F5" w:rsidRPr="00833C1F" w:rsidRDefault="003F27F5" w:rsidP="003F27F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>CPCNeutek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is contracted for the following:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>City Calendars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Budget Books</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Business Cards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Comprehensive Financial Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Direct Mail Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Webstore Online Business Cards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Miscellaneous print jobs as needed and required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="13609CA5" w14:textId="77777777" w:rsidTr="003F27F5">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D918E7C" w14:textId="07E6C3EF" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00833C1F" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Printing Services</w:t>
             </w:r>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
-            </w:r>
+              <w:t>Precision Printing Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2007" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1414051D" w14:textId="6DD01342" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Precision Printing Inc</w:t>
-[...15 lines deleted...]
-            <w:commentRangeStart w:id="1"/>
+              <w:t>Precision Printing Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2432" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F14E9BF" w14:textId="2A87FB7A" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00833C1F" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:commentRangeEnd w:id="1"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:t>GJAGR100019</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5872-26-KF</w:t>
+            </w:r>
             <w:r w:rsidR="001B7D9B" w:rsidRPr="00833C1F">
               <w:rPr>
-                <w:rStyle w:val="CommentReference"/>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="003A55"/>
-[...1 lines deleted...]
-              <w:t>GJAGR100019</w:t>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E96AB1" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="003A55"/>
-[...1 lines deleted...]
-              <w:br/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidR="00E96AB1" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/202</w:t>
             </w:r>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>5872-26-KF</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="405837C7" w14:textId="15F8DFED" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="002B7E4F" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...42 lines deleted...]
-              </w:rPr>
               <w:t>Kathleen Franklin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F27F5" w:rsidRPr="002B7E4F" w14:paraId="6D0710AA" w14:textId="77777777" w:rsidTr="003F27F5">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB5D708" w14:textId="3FA68C32" w:rsidR="003F27F5" w:rsidRPr="00833C1F" w:rsidRDefault="003F27F5" w:rsidP="003F27F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Precision Printing is contracted for the following:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Envelopes, Letterhead</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>NCR Forms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Color Copying (Printing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Black and White Copying (Printing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Specific Print/Copy Jobs: postcards, door hangers, etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Forms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Miscellaneous print jobs as needed and required</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="190ADB44" w14:textId="7947F77D" w:rsidTr="00E72741">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="052CC958" w14:textId="3626B3D4" w:rsidR="00E96AB1" w:rsidRPr="006A3279" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -1214,51 +1432,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>HDR Engineering, INC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="641F1F91" w14:textId="45E9E187" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="000C73EC" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="000C73EC">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="003A55"/>
                 </w:rPr>
                 <w:t>GJAGR1000</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000C73EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1360,51 +1578,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Transportation Resource Services, Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C14A837" w14:textId="315EEF9C" w:rsidR="00E96AB1" w:rsidRPr="008B6562" w:rsidRDefault="001B7D9B" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="000C73EC">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="003A55"/>
                 </w:rPr>
                 <w:t>GJAGR1000</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000C73EC" w:rsidRPr="000C73EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000C73EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1457,699 +1675,820 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="2CED5305" w14:textId="77777777" w:rsidTr="00E72741">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43CA3408" w14:textId="61F8626B" w:rsidR="00E96AB1" w:rsidRPr="002A715A" w:rsidRDefault="002A715A" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A715A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Citadel Security Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F3ADD6A" w14:textId="7DE6235A" w:rsidR="00E96AB1" w:rsidRPr="002A715A" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A715A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Citadel Security</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="504D026D" w14:textId="1737C445" w:rsidR="00E96AB1" w:rsidRPr="002A715A" w:rsidRDefault="001B7D9B" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="002A715A">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="003A55"/>
                 </w:rPr>
                 <w:t>GJAGR1000</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="002A715A" w:rsidRPr="0099662A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A715A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="002A715A" w:rsidRPr="0099662A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:t>5795-26-KF</w:t>
+            </w:r>
+            <w:r w:rsidR="00E96AB1" w:rsidRPr="002A715A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidR="002A715A" w:rsidRPr="002A715A">
-              <w:t>15</w:t>
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>01/08/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3562DE0C" w14:textId="76CB0F6A" w:rsidR="00E96AB1" w:rsidRPr="002A715A" w:rsidRDefault="002B7E4F" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="002A715A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="003A55"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="671BDC4B" w14:textId="77777777" w:rsidTr="00E72741">
+      <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="671BDC4B" w14:textId="77777777" w:rsidTr="003F27F5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3ABB5187" w14:textId="77777777" w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABB5187" w14:textId="2CC82DDE" w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w:rsidRDefault="00474EA5" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002B7E4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Traffic Control Services</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F337EA9" w14:textId="278B05D8" w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w:rsidRDefault="00474EA5" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474EA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Traffic Control Specialists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (TCS)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="358EF256" w14:textId="6520C612" w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w:rsidRDefault="0099662A" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099662A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:t>GJAGR100020</w:t>
+            </w:r>
+            <w:r w:rsidR="00474EA5" w:rsidRPr="0099662A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00474EA5" w:rsidRPr="0099662A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:t>RFP-5869-26-KF</w:t>
+            </w:r>
+            <w:r w:rsidR="00346413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>01/08/2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F39805" w14:textId="29269332" w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w:rsidRDefault="00FC58E0" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A715A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kathleen Franklin</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2551A" w:rsidRPr="002B7E4F" w14:paraId="4470D5BF" w14:textId="77777777" w:rsidTr="00E72741">
+      <w:tr w:rsidR="003F27F5" w:rsidRPr="002B7E4F" w14:paraId="3862A979" w14:textId="77777777" w:rsidTr="003F27F5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9244B5" w14:textId="682FA74C" w:rsidR="003F27F5" w:rsidRPr="003F27F5" w:rsidRDefault="003F27F5" w:rsidP="003F27F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traffic Control Specialists, LLC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Primary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contractor for Events and Special Activities and as the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secondary </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Contractor for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Construction, Capital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Improvement, Operational Maintenance Activities, and Emergency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F27F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and Unscheduled Response</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2551A" w:rsidRPr="002B7E4F" w14:paraId="4470D5BF" w14:textId="77777777" w:rsidTr="008346C0">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1BEFEAF4" w14:textId="77777777" w:rsidR="00C2551A" w:rsidRPr="002B7E4F" w:rsidRDefault="00C2551A" w:rsidP="00E96AB1">
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEFEAF4" w14:textId="4E8F7311" w:rsidR="00C2551A" w:rsidRPr="002B7E4F" w:rsidRDefault="00474EA5" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002B7E4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Traffic Control Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00474EA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Ultra Traffic Management</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E155C12" w14:textId="067541E4" w:rsidR="00C2551A" w:rsidRPr="002B7E4F" w:rsidRDefault="00474EA5" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00474EA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Ultra Traffic Managemen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7479F8AD" w14:textId="73454751" w:rsidR="00C2551A" w:rsidRPr="002B7E4F" w:rsidRDefault="008F14FB" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F14FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:t>GJAGR100021</w:t>
+            </w:r>
+            <w:r w:rsidR="00474EA5" w:rsidRPr="008F14FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00474EA5" w:rsidRPr="008F14FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:t>RFP-5869-26-KF</w:t>
+            </w:r>
+            <w:r w:rsidR="00346413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00346413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>01/08/2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0645F266" w14:textId="2B8705EA" w:rsidR="00C2551A" w:rsidRPr="002B7E4F" w:rsidRDefault="00FC58E0" w:rsidP="00E96AB1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A715A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kathleen Franklin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008346C0" w:rsidRPr="002B7E4F" w14:paraId="6FF3E48C" w14:textId="77777777" w:rsidTr="008346C0">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B89C913" w14:textId="544B4912" w:rsidR="008346C0" w:rsidRPr="008346C0" w:rsidRDefault="008346C0" w:rsidP="008346C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42543">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>Ultra Traffic Management, LLC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42543">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>Primary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42543">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Contractor for Construction, Capital Improvement, Operational Maintenance Activities, and Emergency and Unscheduled Response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7626BC45" w14:textId="77777777" w:rsidR="007A53CA" w:rsidRPr="002B7E4F" w:rsidRDefault="007A53CA" w:rsidP="007A53CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007A53CA" w:rsidRPr="002B7E4F" w:rsidSect="00C2551A">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:sectPr w:rsidR="007A53CA" w:rsidRPr="002B7E4F" w:rsidSect="00FC58E0">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1440" w:left="1440" w:header="360" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...168 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1825F996" w14:textId="77777777" w:rsidR="00E14B5A" w:rsidRDefault="00E14B5A">
+    <w:p w14:paraId="0D3005B6" w14:textId="77777777" w:rsidR="00645A4B" w:rsidRDefault="00645A4B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79C4E24A" w14:textId="77777777" w:rsidR="00E14B5A" w:rsidRDefault="00E14B5A">
+    <w:p w14:paraId="6F324FD7" w14:textId="77777777" w:rsidR="00645A4B" w:rsidRDefault="00645A4B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12513209" w14:textId="16EC0365" w:rsidR="009A4BE3" w:rsidRPr="002B7E4F" w:rsidRDefault="002B7E4F" w:rsidP="002B7E4F">
     <w:pPr>
       <w:pStyle w:val="Default"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009A64A1">
       <w:rPr>
         <w:color w:val="3E5019"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">910 Main St | Grand Junction, CO 81501 | </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:tgtFrame="_new" w:history="1">
       <w:r w:rsidRPr="009A64A1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>www.gjcity.org</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="021DD96C" w14:textId="77777777" w:rsidR="00E14B5A" w:rsidRDefault="00E14B5A">
+    <w:p w14:paraId="41874F88" w14:textId="77777777" w:rsidR="00645A4B" w:rsidRDefault="00645A4B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5521D1F5" w14:textId="77777777" w:rsidR="00E14B5A" w:rsidRDefault="00E14B5A">
+    <w:p w14:paraId="2B899A72" w14:textId="77777777" w:rsidR="00645A4B" w:rsidRDefault="00645A4B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EE41C4C" w14:textId="77777777" w:rsidR="001B7D9B" w:rsidRDefault="001B7D9B">
+  <w:p w14:paraId="639E61FE" w14:textId="5E15F362" w:rsidR="009A4BE3" w:rsidRDefault="009A4BE3" w:rsidP="00474EA5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="639E61FE" w14:textId="5A3A8CC2" w:rsidR="009A4BE3" w:rsidRDefault="002A4B09" w:rsidP="002A4B09">
+  <w:p w14:paraId="793B480A" w14:textId="0B26E7AC" w:rsidR="00FC58E0" w:rsidRDefault="00FC58E0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:spacing w:before="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1336C8C5" wp14:editId="37C0DC53">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E9268A1" wp14:editId="01C4DCB5">
           <wp:extent cx="3076575" cy="694245"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="587221069" name="Picture 587221069" descr="A picture containing a logo for City of Grand Junction Colorado Purchasing Division."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2" descr="A picture containing a logo for City of Grand Junction Colorado Purchasing Division."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3094904" cy="698381"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0027092D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8598BA24"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2226,50 +2565,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CE40306"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A72D1AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22596E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DE812D8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2339,165 +2791,169 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="395595721">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1328900402">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="3" w16cid:durableId="1951621643">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
 </w:numbering>
-</file>
-[...6 lines deleted...]
-</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE171D"/>
     <w:rsid w:val="0004314A"/>
     <w:rsid w:val="00056E68"/>
     <w:rsid w:val="000640A8"/>
     <w:rsid w:val="00083033"/>
     <w:rsid w:val="000B5DC6"/>
     <w:rsid w:val="000B6946"/>
     <w:rsid w:val="000C73EC"/>
     <w:rsid w:val="000D092D"/>
     <w:rsid w:val="000F3CA0"/>
     <w:rsid w:val="000F7ADB"/>
     <w:rsid w:val="001271DE"/>
     <w:rsid w:val="00141798"/>
     <w:rsid w:val="00143257"/>
     <w:rsid w:val="00177604"/>
     <w:rsid w:val="001B7D9B"/>
     <w:rsid w:val="002019F8"/>
     <w:rsid w:val="002022CA"/>
     <w:rsid w:val="00215FFB"/>
     <w:rsid w:val="002213C2"/>
     <w:rsid w:val="002928BE"/>
     <w:rsid w:val="00297DC3"/>
     <w:rsid w:val="002A4B09"/>
     <w:rsid w:val="002A715A"/>
     <w:rsid w:val="002B1B3D"/>
     <w:rsid w:val="002B7E4F"/>
     <w:rsid w:val="002E21B9"/>
+    <w:rsid w:val="002F70B5"/>
     <w:rsid w:val="00322069"/>
     <w:rsid w:val="0032360E"/>
     <w:rsid w:val="00330A0D"/>
     <w:rsid w:val="00333EE0"/>
+    <w:rsid w:val="00346413"/>
     <w:rsid w:val="00351F4C"/>
     <w:rsid w:val="00396337"/>
     <w:rsid w:val="0039662F"/>
     <w:rsid w:val="003C1089"/>
     <w:rsid w:val="003E70BE"/>
+    <w:rsid w:val="003F27F5"/>
     <w:rsid w:val="00447152"/>
     <w:rsid w:val="00453CFA"/>
+    <w:rsid w:val="00474EA5"/>
     <w:rsid w:val="004948AA"/>
     <w:rsid w:val="004B1601"/>
     <w:rsid w:val="004B5D79"/>
     <w:rsid w:val="004C78EE"/>
     <w:rsid w:val="004D42DD"/>
     <w:rsid w:val="004E7876"/>
     <w:rsid w:val="00542321"/>
     <w:rsid w:val="00543D64"/>
     <w:rsid w:val="005922E5"/>
     <w:rsid w:val="00613010"/>
     <w:rsid w:val="006377ED"/>
+    <w:rsid w:val="00645A4B"/>
     <w:rsid w:val="006727C3"/>
     <w:rsid w:val="006A3279"/>
     <w:rsid w:val="006B68ED"/>
     <w:rsid w:val="006C075D"/>
     <w:rsid w:val="006C3B79"/>
     <w:rsid w:val="006D1176"/>
     <w:rsid w:val="006D6E19"/>
     <w:rsid w:val="006E12E4"/>
     <w:rsid w:val="006F5D66"/>
     <w:rsid w:val="00741331"/>
     <w:rsid w:val="00750A08"/>
     <w:rsid w:val="0075333E"/>
     <w:rsid w:val="007A53CA"/>
     <w:rsid w:val="00801EB9"/>
     <w:rsid w:val="008130FA"/>
     <w:rsid w:val="00825AA6"/>
     <w:rsid w:val="00833C1F"/>
+    <w:rsid w:val="008346C0"/>
     <w:rsid w:val="008437A8"/>
     <w:rsid w:val="00855098"/>
     <w:rsid w:val="0088782B"/>
     <w:rsid w:val="008B6562"/>
     <w:rsid w:val="008C4356"/>
+    <w:rsid w:val="008F14FB"/>
     <w:rsid w:val="0093676A"/>
     <w:rsid w:val="00973319"/>
+    <w:rsid w:val="0099662A"/>
     <w:rsid w:val="009A4BE3"/>
     <w:rsid w:val="009B3C0A"/>
     <w:rsid w:val="009B7D00"/>
     <w:rsid w:val="009C7770"/>
     <w:rsid w:val="009D6C95"/>
     <w:rsid w:val="00A0505C"/>
     <w:rsid w:val="00A22689"/>
     <w:rsid w:val="00A9761D"/>
     <w:rsid w:val="00AA0090"/>
     <w:rsid w:val="00AC0E97"/>
     <w:rsid w:val="00AC49E2"/>
     <w:rsid w:val="00AD635C"/>
     <w:rsid w:val="00AE2381"/>
     <w:rsid w:val="00AF3DF6"/>
     <w:rsid w:val="00B04BE6"/>
     <w:rsid w:val="00B117A1"/>
     <w:rsid w:val="00B27CF8"/>
     <w:rsid w:val="00B54F6F"/>
     <w:rsid w:val="00BB0D98"/>
     <w:rsid w:val="00BB1D8E"/>
     <w:rsid w:val="00BD0A26"/>
     <w:rsid w:val="00C12FD6"/>
     <w:rsid w:val="00C202A1"/>
     <w:rsid w:val="00C24305"/>
     <w:rsid w:val="00C2551A"/>
@@ -2514,50 +2970,51 @@
     <w:rsid w:val="00D76E94"/>
     <w:rsid w:val="00DA3D0E"/>
     <w:rsid w:val="00DE171D"/>
     <w:rsid w:val="00DE22B9"/>
     <w:rsid w:val="00DE2D82"/>
     <w:rsid w:val="00E12324"/>
     <w:rsid w:val="00E14B5A"/>
     <w:rsid w:val="00E20F27"/>
     <w:rsid w:val="00E5430B"/>
     <w:rsid w:val="00E55692"/>
     <w:rsid w:val="00E71C19"/>
     <w:rsid w:val="00E72741"/>
     <w:rsid w:val="00E91580"/>
     <w:rsid w:val="00E955AB"/>
     <w:rsid w:val="00E96AB1"/>
     <w:rsid w:val="00EB2F62"/>
     <w:rsid w:val="00EB439D"/>
     <w:rsid w:val="00F1372E"/>
     <w:rsid w:val="00F22194"/>
     <w:rsid w:val="00F27FBB"/>
     <w:rsid w:val="00F5293F"/>
     <w:rsid w:val="00F83865"/>
     <w:rsid w:val="00FA0EAA"/>
     <w:rsid w:val="00FA2376"/>
     <w:rsid w:val="00FC3574"/>
+    <w:rsid w:val="00FC58E0"/>
     <w:rsid w:val="00FC74CF"/>
     <w:rsid w:val="00FD070E"/>
     <w:rsid w:val="3E8245AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -2944,50 +3401,71 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00474EA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -3168,50 +3646,63 @@
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B7D9B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001B7D9B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00474EA5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="40330899">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="57359721">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3258,54 +3749,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1391733081">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iascqy.fa.ocs.oraclecloud.com/fscmUI/faces/FuseWelcome?_afrLoop=34880609262268874&amp;_afrWindowMode=0&amp;_afrWindowId=18gz2nqti&amp;_adf.ctrl-state=lmeyun1ot_349&amp;_afrFS=16&amp;_afrMT=screen&amp;_afrMFW=1920&amp;_afrMFH=911&amp;_afrMFDW=1920&amp;_afrMFDH=1080&amp;_afrMFC=8&amp;_afrMFCI=0&amp;_afrMFM=0&amp;_afrMFR=96&amp;_afrMFG=0&amp;_afrMFS=0&amp;_afrMFO=0" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gjcity.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\johnnym\OneDrive%20-%20City%20of%20Grand%20Junction\Documents\Custom%20Office%20Templates\City_Letterhead_template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -3585,76 +4076,72 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="0cf01a64-12bd-4770-88cf-8cbf2e13fb30" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d9dfab59-3eab-4d03-bec2-64f3a4f242f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Deleted_x0020_Duplicate_x003f_ xmlns="d9dfab59-3eab-4d03-bec2-64f3a4f242f4">false</Deleted_x0020_Duplicate_x003f_>
     <DisplayName xmlns="d9dfab59-3eab-4d03-bec2-64f3a4f242f4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F11D07D9F0B43945B4E6666C0EAF8F05" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3c1ba8feb8976ac7c272e9a4452f236e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d9dfab59-3eab-4d03-bec2-64f3a4f242f4" xmlns:ns3="0cf01a64-12bd-4770-88cf-8cbf2e13fb30" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4538663f3f849b5c0a58179883dd675" ns2:_="" ns3:_="">
     <xsd:import namespace="d9dfab59-3eab-4d03-bec2-64f3a4f242f4"/>
     <xsd:import namespace="0cf01a64-12bd-4770-88cf-8cbf2e13fb30"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:DisplayName" minOccurs="0"/>
                 <xsd:element ref="ns2:Deleted_x0020_Duplicate_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -3865,127 +4352,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65ADA9A8-36E5-4A29-B9A1-73EDF9349351}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0cf01a64-12bd-4770-88cf-8cbf2e13fb30"/>
     <ds:schemaRef ds:uri="d9dfab59-3eab-4d03-bec2-64f3a4f242f4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92EF5CDB-B32A-47C0-AC4C-4D4624C12E5C}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A48B511E-896B-494C-8750-844BB6AC653C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DF4EEF8-1516-4A45-BFAE-271AAB6BAFA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d9dfab59-3eab-4d03-bec2-64f3a4f242f4"/>
     <ds:schemaRef ds:uri="0cf01a64-12bd-4770-88cf-8cbf2e13fb30"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92EF5CDB-B32A-47C0-AC4C-4D4624C12E5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>City_Letterhead_template.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2461</Characters>
+  <Pages>2</Pages>
+  <Words>592</Words>
+  <Characters>3470</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Purchasing Letterhead</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2871</CharactersWithSpaces>
+  <CharactersWithSpaces>4034</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Purchasing Letterhead</dc:title>
   <dc:subject>&amp;lt;p&amp;gt;Click here to enter text.                                   &amp;lt;/p&amp;gt;</dc:subject>
   <dc:creator>Kathleen Franklin</dc:creator>
   <cp:keywords>Letter</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EktContentLanguage">