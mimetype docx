--- v3 (2026-04-25)
+++ v4 (2026-10-27)
@@ -689,261 +689,342 @@
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w14:paraId="5821A94F" w14:textId="77777777" w:rsidTr="00E72741">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EDB2639" w14:textId="3FE934E2" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="0088782B" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0088782B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Engineering Services - </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Consulting Group Inc</w:t>
+              <w:t>Geotechnical Engineering Services - RockSol Consulting Group Inc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48562715" w14:textId="19408768" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="006F5D66" w:rsidP="006F5D66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B7E4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>RockSol</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>RockSol Consulting Group, Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2432" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C262A52" w14:textId="1ABB87CA" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="004E7876" w:rsidP="006F5D66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:t>GJAGR1000</w:t>
+            </w:r>
+            <w:r w:rsidR="0088782B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="003A55"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="0088782B" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5777-26-KF</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5D66" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="003E70BE" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5D66" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0088782B" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/08</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5D66" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="0088782B" w:rsidRPr="00833C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F324F86" w14:textId="13D8CE96" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="002B7E4F" w:rsidP="006F5D66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="002B7E4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Consulting Group, Inc</w:t>
+              <w:t>Kathleen Franklin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F6A0B" w:rsidRPr="002B7E4F" w14:paraId="32DFFB2B" w14:textId="77777777" w:rsidTr="00E72741">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3658" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D11BFE5" w14:textId="1BC02864" w:rsidR="000F6A0B" w:rsidRPr="0088782B" w:rsidRDefault="000F6A0B" w:rsidP="006F5D66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6A0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>On-Demand Landscape, Irrigation, Vegetation Management, Restoration, and Urban Forestry Services with Deep Creek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2007" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFBB73E" w14:textId="63E0DBF8" w:rsidR="000F6A0B" w:rsidRPr="002B7E4F" w:rsidRDefault="000F6A0B" w:rsidP="006F5D66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6A0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Landtech Contractors, LLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d/b/a Deep Creek Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C262A52" w14:textId="1ABB87CA" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="004E7876" w:rsidP="006F5D66">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BB0D98">
+          <w:p w14:paraId="4FB19386" w14:textId="07D5B234" w:rsidR="000F6A0B" w:rsidRPr="000F6A0B" w:rsidRDefault="000F6A0B" w:rsidP="006F5D66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
-              <w:t>GJAGR1000</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0088782B">
+              <w:t>GJAGR100022</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="000F6A0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>RFP-5957-26-KF</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="003A55"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...40 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>GJC exp. 01/08/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F324F86" w14:textId="13D8CE96" w:rsidR="006F5D66" w:rsidRPr="002B7E4F" w:rsidRDefault="002B7E4F" w:rsidP="006F5D66">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002B7E4F">
+          <w:p w14:paraId="6A7558E3" w14:textId="4E249F2F" w:rsidR="000F6A0B" w:rsidRPr="002B7E4F" w:rsidRDefault="000F6A0B" w:rsidP="006F5D66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="1132549B" w14:textId="77777777" w:rsidTr="003F27F5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38B42757" w14:textId="182D7B82" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00833C1F" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Printing Services</w:t>
             </w:r>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>CPCNeutek</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="725602E7" w14:textId="728CE216" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CPCNeutek</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68BA5100" w14:textId="554513CA" w:rsidR="00E96AB1" w:rsidRPr="00833C1F" w:rsidRDefault="00833C1F" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>GJAGR100018</w:t>
             </w:r>
             <w:r w:rsidRPr="00833C1F">
               <w:rPr>
@@ -996,63 +1077,55 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F27F5" w:rsidRPr="002B7E4F" w14:paraId="44FBB4FD" w14:textId="77777777" w:rsidTr="003F27F5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C0989E3" w14:textId="7D3399F7" w:rsidR="003F27F5" w:rsidRPr="00833C1F" w:rsidRDefault="003F27F5" w:rsidP="003F27F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F27F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>CPCNeutek</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> is contracted for the following:</w:t>
+              <w:t>CPCNeutek is contracted for the following:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F27F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>City Calendars</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="003F27F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Budget Books</w:t>
             </w:r>
@@ -1388,50 +1461,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="190ADB44" w14:textId="7947F77D" w:rsidTr="00E72741">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="052CC958" w14:textId="3626B3D4" w:rsidR="00E96AB1" w:rsidRPr="006A3279" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Right of Way (ROW) Acquisition Services</w:t>
             </w:r>
             <w:r w:rsidR="006A3279" w:rsidRPr="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> with HDR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2234F170" w14:textId="2A4EBC23" w:rsidR="00E96AB1" w:rsidRPr="006A3279" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A3279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1675,51 +1749,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w14:paraId="2CED5305" w14:textId="77777777" w:rsidTr="00E72741">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43CA3408" w14:textId="61F8626B" w:rsidR="00E96AB1" w:rsidRPr="002A715A" w:rsidRDefault="002A715A" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A715A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Citadel Security Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F3ADD6A" w14:textId="7DE6235A" w:rsidR="00E96AB1" w:rsidRPr="002A715A" w:rsidRDefault="00E96AB1" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A715A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Citadel Security</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1860,56 +1933,50 @@
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="358EF256" w14:textId="6520C612" w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w:rsidRDefault="0099662A" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099662A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>GJAGR100020</w:t>
             </w:r>
             <w:r w:rsidR="00474EA5" w:rsidRPr="0099662A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>RFP-5869-26-KF</w:t>
             </w:r>
             <w:r w:rsidR="00346413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>01/08/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47F39805" w14:textId="29269332" w:rsidR="00E96AB1" w:rsidRPr="002B7E4F" w:rsidRDefault="00FC58E0" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A715A">
@@ -2109,68 +2176,57 @@
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7479F8AD" w14:textId="73454751" w:rsidR="00C2551A" w:rsidRPr="002B7E4F" w:rsidRDefault="008F14FB" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F14FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:t>GJAGR100021</w:t>
             </w:r>
             <w:r w:rsidR="00474EA5" w:rsidRPr="008F14FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="003A55"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>RFP-5869-26-KF</w:t>
             </w:r>
             <w:r w:rsidR="00346413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>01/08/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0645F266" w14:textId="2B8705EA" w:rsidR="00C2551A" w:rsidRPr="002B7E4F" w:rsidRDefault="00FC58E0" w:rsidP="00E96AB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A715A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Kathleen Franklin</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2244,58 +2300,58 @@
     </w:tbl>
     <w:p w14:paraId="7626BC45" w14:textId="77777777" w:rsidR="007A53CA" w:rsidRPr="002B7E4F" w:rsidRDefault="007A53CA" w:rsidP="007A53CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A53CA" w:rsidRPr="002B7E4F" w:rsidSect="00FC58E0">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1440" w:left="1440" w:header="360" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D3005B6" w14:textId="77777777" w:rsidR="00645A4B" w:rsidRDefault="00645A4B">
+    <w:p w14:paraId="49CE8499" w14:textId="77777777" w:rsidR="007C239F" w:rsidRDefault="007C239F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F324FD7" w14:textId="77777777" w:rsidR="00645A4B" w:rsidRDefault="00645A4B">
+    <w:p w14:paraId="2B62C560" w14:textId="77777777" w:rsidR="007C239F" w:rsidRDefault="007C239F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2359,58 +2415,58 @@
     <w:r w:rsidRPr="009A64A1">
       <w:rPr>
         <w:color w:val="3E5019"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">910 Main St | Grand Junction, CO 81501 | </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:tgtFrame="_new" w:history="1">
       <w:r w:rsidRPr="009A64A1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>www.gjcity.org</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41874F88" w14:textId="77777777" w:rsidR="00645A4B" w:rsidRDefault="00645A4B">
+    <w:p w14:paraId="30ADB689" w14:textId="77777777" w:rsidR="007C239F" w:rsidRDefault="007C239F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B899A72" w14:textId="77777777" w:rsidR="00645A4B" w:rsidRDefault="00645A4B">
+    <w:p w14:paraId="2D078E5D" w14:textId="77777777" w:rsidR="007C239F" w:rsidRDefault="007C239F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="639E61FE" w14:textId="5E15F362" w:rsidR="009A4BE3" w:rsidRDefault="009A4BE3" w:rsidP="00474EA5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="793B480A" w14:textId="0B26E7AC" w:rsidR="00FC58E0" w:rsidRDefault="00FC58E0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
@@ -2805,141 +2861,143 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="395595721">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1328900402">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1951621643">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE171D"/>
     <w:rsid w:val="0004314A"/>
     <w:rsid w:val="00056E68"/>
     <w:rsid w:val="000640A8"/>
     <w:rsid w:val="00083033"/>
     <w:rsid w:val="000B5DC6"/>
     <w:rsid w:val="000B6946"/>
     <w:rsid w:val="000C73EC"/>
     <w:rsid w:val="000D092D"/>
     <w:rsid w:val="000F3CA0"/>
+    <w:rsid w:val="000F6A0B"/>
     <w:rsid w:val="000F7ADB"/>
     <w:rsid w:val="001271DE"/>
     <w:rsid w:val="00141798"/>
     <w:rsid w:val="00143257"/>
     <w:rsid w:val="00177604"/>
     <w:rsid w:val="001B7D9B"/>
     <w:rsid w:val="002019F8"/>
     <w:rsid w:val="002022CA"/>
     <w:rsid w:val="00215FFB"/>
     <w:rsid w:val="002213C2"/>
     <w:rsid w:val="002928BE"/>
     <w:rsid w:val="00297DC3"/>
     <w:rsid w:val="002A4B09"/>
     <w:rsid w:val="002A715A"/>
     <w:rsid w:val="002B1B3D"/>
     <w:rsid w:val="002B7E4F"/>
     <w:rsid w:val="002E21B9"/>
     <w:rsid w:val="002F70B5"/>
     <w:rsid w:val="00322069"/>
     <w:rsid w:val="0032360E"/>
     <w:rsid w:val="00330A0D"/>
     <w:rsid w:val="00333EE0"/>
     <w:rsid w:val="00346413"/>
     <w:rsid w:val="00351F4C"/>
     <w:rsid w:val="00396337"/>
     <w:rsid w:val="0039662F"/>
+    <w:rsid w:val="003A6E94"/>
     <w:rsid w:val="003C1089"/>
     <w:rsid w:val="003E70BE"/>
     <w:rsid w:val="003F27F5"/>
     <w:rsid w:val="00447152"/>
     <w:rsid w:val="00453CFA"/>
     <w:rsid w:val="00474EA5"/>
     <w:rsid w:val="004948AA"/>
     <w:rsid w:val="004B1601"/>
     <w:rsid w:val="004B5D79"/>
     <w:rsid w:val="004C78EE"/>
     <w:rsid w:val="004D42DD"/>
     <w:rsid w:val="004E7876"/>
     <w:rsid w:val="00542321"/>
     <w:rsid w:val="00543D64"/>
     <w:rsid w:val="005922E5"/>
     <w:rsid w:val="00613010"/>
     <w:rsid w:val="006377ED"/>
     <w:rsid w:val="00645A4B"/>
     <w:rsid w:val="006727C3"/>
     <w:rsid w:val="006A3279"/>
     <w:rsid w:val="006B68ED"/>
     <w:rsid w:val="006C075D"/>
     <w:rsid w:val="006C3B79"/>
     <w:rsid w:val="006D1176"/>
     <w:rsid w:val="006D6E19"/>
     <w:rsid w:val="006E12E4"/>
     <w:rsid w:val="006F5D66"/>
     <w:rsid w:val="00741331"/>
     <w:rsid w:val="00750A08"/>
     <w:rsid w:val="0075333E"/>
     <w:rsid w:val="007A53CA"/>
+    <w:rsid w:val="007C239F"/>
     <w:rsid w:val="00801EB9"/>
     <w:rsid w:val="008130FA"/>
     <w:rsid w:val="00825AA6"/>
     <w:rsid w:val="00833C1F"/>
     <w:rsid w:val="008346C0"/>
     <w:rsid w:val="008437A8"/>
     <w:rsid w:val="00855098"/>
     <w:rsid w:val="0088782B"/>
     <w:rsid w:val="008B6562"/>
     <w:rsid w:val="008C4356"/>
     <w:rsid w:val="008F14FB"/>
     <w:rsid w:val="0093676A"/>
     <w:rsid w:val="00973319"/>
     <w:rsid w:val="0099662A"/>
     <w:rsid w:val="009A4BE3"/>
     <w:rsid w:val="009B3C0A"/>
     <w:rsid w:val="009B7D00"/>
     <w:rsid w:val="009C7770"/>
     <w:rsid w:val="009D6C95"/>
     <w:rsid w:val="00A0505C"/>
     <w:rsid w:val="00A22689"/>
     <w:rsid w:val="00A9761D"/>
     <w:rsid w:val="00AA0090"/>
     <w:rsid w:val="00AC0E97"/>
     <w:rsid w:val="00AC49E2"/>
@@ -4076,72 +4134,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="0cf01a64-12bd-4770-88cf-8cbf2e13fb30" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d9dfab59-3eab-4d03-bec2-64f3a4f242f4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Deleted_x0020_Duplicate_x003f_ xmlns="d9dfab59-3eab-4d03-bec2-64f3a4f242f4">false</Deleted_x0020_Duplicate_x003f_>
     <DisplayName xmlns="d9dfab59-3eab-4d03-bec2-64f3a4f242f4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F11D07D9F0B43945B4E6666C0EAF8F05" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3c1ba8feb8976ac7c272e9a4452f236e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d9dfab59-3eab-4d03-bec2-64f3a4f242f4" xmlns:ns3="0cf01a64-12bd-4770-88cf-8cbf2e13fb30" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4538663f3f849b5c0a58179883dd675" ns2:_="" ns3:_="">
     <xsd:import namespace="d9dfab59-3eab-4d03-bec2-64f3a4f242f4"/>
     <xsd:import namespace="0cf01a64-12bd-4770-88cf-8cbf2e13fb30"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:DisplayName" minOccurs="0"/>
                 <xsd:element ref="ns2:Deleted_x0020_Duplicate_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -4352,131 +4414,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A48B511E-896B-494C-8750-844BB6AC653C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65ADA9A8-36E5-4A29-B9A1-73EDF9349351}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0cf01a64-12bd-4770-88cf-8cbf2e13fb30"/>
     <ds:schemaRef ds:uri="d9dfab59-3eab-4d03-bec2-64f3a4f242f4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A48B511E-896B-494C-8750-844BB6AC653C}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92EF5CDB-B32A-47C0-AC4C-4D4624C12E5C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DF4EEF8-1516-4A45-BFAE-271AAB6BAFA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d9dfab59-3eab-4d03-bec2-64f3a4f242f4"/>
     <ds:schemaRef ds:uri="0cf01a64-12bd-4770-88cf-8cbf2e13fb30"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>City_Letterhead_template.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>592</Words>
-  <Characters>3470</Characters>
+  <Words>531</Words>
+  <Characters>3757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>208</Lines>
+  <Paragraphs>99</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Purchasing Letterhead</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4034</CharactersWithSpaces>
+  <CharactersWithSpaces>4189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Purchasing Letterhead</dc:title>
   <dc:subject>&amp;lt;p&amp;gt;Click here to enter text.                                   &amp;lt;/p&amp;gt;</dc:subject>
   <dc:creator>Kathleen Franklin</dc:creator>
   <cp:keywords>Letter</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="EktContentLanguage">