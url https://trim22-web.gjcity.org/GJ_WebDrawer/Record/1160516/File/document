--- v0 (2025-12-08)
+++ v1 (2026-10-26)
@@ -107,111 +107,129 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEFINITION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E097D53" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B1D4CAB" w14:textId="1AAC7275" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
-[...15 lines deleted...]
-        <w:t>Perform professional accounting responsibilities in support of City financial management, including financial analysis, record keeping, reporting, auditing, payroll, accounts payable/receivable, and budget preparation. Provide support for general ledger reconciliations, grants administration, financial planning, and departmental fiscal oversight. Serve as a financial resource to departments, ensuring compliance with applicable laws, regulations, and internal controls.</w:t>
+    <w:p w14:paraId="343CA480" w14:textId="77777777" w:rsidR="007C32A4" w:rsidRDefault="007C32A4" w:rsidP="007C32A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Perform professional accounting responsibilities in support of City financial management, including financial analysis, record keeping, reporting, auditing, payroll, accounts payable/receivable, and budget preparation. Provide support for general ledger reconciliations, grants administration, sales tax support, financial planning, and departmental fiscal oversight. Serve as a financial resource to departments, ensuring compliance with applicable laws, regulations, and internal controls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E12F60A" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3875C722" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>JOB CLASSIFICATION</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3A08D1BE" w14:textId="77777777" w:rsidR="00F26F75" w:rsidRDefault="00F26F75" w:rsidP="00A0311C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1965339A" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Exempt, Non Safety Sensitive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A796306" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
@@ -250,70 +268,94 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SUPERVISION RECEIVED AND EXERCISED</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02309B9B" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DCE4B79" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Receives general supervision from the Finance Supervisor. </w:t>
+    <w:p w14:paraId="1DCE4B79" w14:textId="47CCE234" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Receives general supervision from </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26F75">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>assigned</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Finance </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26F75">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Leadership Team</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7087B8" w14:textId="77777777" w:rsidR="00423515" w:rsidRDefault="00423515" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E322359" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
@@ -1549,138 +1591,194 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BAE8CBD" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRPr="002C1B3B" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:ind w:right="-20"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.   </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1B3B">
         <w:t xml:space="preserve">Audit and prepare journal entries for various accounting applications; review journal entries prepared by others;   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1259E523" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:ind w:right="-20"/>
       </w:pPr>
       <w:r w:rsidRPr="002C1B3B">
         <w:t xml:space="preserve">        prepare and maintain reoccurring journal entries.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="380680B9" w14:textId="77777777" w:rsidR="00F26F75" w:rsidRDefault="00F26F75" w:rsidP="00A0311C">
+      <w:pPr>
+        <w:ind w:right="-20"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47786452" w14:textId="6B863945" w:rsidR="00F26F75" w:rsidRDefault="00F26F75" w:rsidP="00F26F75">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-20" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Performs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC05B3">
+        <w:t xml:space="preserve"> sales tax accounting functions, including customer service, account reconciliations, financial reporting, journal entry preparation, tax research, and related accounting activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46445B89" w14:textId="77777777" w:rsidR="00F26F75" w:rsidRDefault="00F26F75" w:rsidP="00A0311C">
+      <w:pPr>
+        <w:ind w:right="-20"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1DB82537" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:ind w:right="-20"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C787CFB" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
+    <w:p w14:paraId="3C787CFB" w14:textId="72784177" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:ind w:left="360" w:right="-20" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">11. </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26F75">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Assess internal control procedures and make recommendations; assist in the implementation of internal controls; monitor results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755F8664" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:ind w:left="360" w:right="-20" w:hanging="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CB3A908" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
+    <w:p w14:paraId="6CB3A908" w14:textId="30DDF812" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:ind w:left="360" w:right="-20" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>12.</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26F75">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Monitor and interpret new developments in laws and regulations related to taxes, payroll, and purchasing card industry (PCI) compliance; provide technical assistance with implementation and compliance for all departments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436877BD" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19C673CA" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
+    <w:p w14:paraId="19C673CA" w14:textId="00E6BD15" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>13.</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Attend and participate in professional group meetings; stay abreast of new trends and regulations in the field of accounting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D54D5F6" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AA12671" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
+    <w:p w14:paraId="6AA12671" w14:textId="5DAD611B" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>14.</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26F75">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Perform other duties of a similar nature or level.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434CA26E" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E002695" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
@@ -2257,50 +2355,79 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="469A3DF6" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Monitor and track accounting data in assigned area.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="63114D51" w14:textId="70351FD0" w:rsidR="00F26F75" w:rsidRDefault="00F26F75" w:rsidP="00A0311C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="523" w:hanging="523"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F26F75">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Speak, read, write, and comprehend the English language at a level necessary to accomplish job requirements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2647DDF6" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Communicate clearly and concisely, both orally and in writing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1AE6CF" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
@@ -2637,150 +2764,90 @@
       <w:r w:rsidRPr="003C784A">
         <w:t>college or univ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ersity with major course work </w:t>
       </w:r>
       <w:r w:rsidRPr="00420904">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>in accounting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>, finance,</w:t>
       </w:r>
       <w:r w:rsidRPr="00420904">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> business administration or related field</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF78AFE" w14:textId="09362327" w:rsidR="00A0311C" w:rsidRPr="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00BF4F47">
+    <w:p w14:paraId="0702DD2E" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00F26F75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="900" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Oth</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A0311C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7CFAA8" w14:textId="189A655F" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00423515">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">er: </w:t>
-[...66 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>License or Certificate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA8DAE6" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRPr="005C42E0" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E25131" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
@@ -3243,108 +3310,108 @@
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F48F15C" w14:textId="77777777" w:rsidR="009D1FD8" w:rsidRDefault="009D1FD8"/>
     <w:sectPr w:rsidR="009D1FD8" w:rsidSect="00A0311C">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="721F686F" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
+    <w:p w14:paraId="79113D39" w14:textId="77777777" w:rsidR="00D36612" w:rsidRDefault="00D36612" w:rsidP="00A0311C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01A8B218" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
+    <w:p w14:paraId="6F0E0F07" w14:textId="77777777" w:rsidR="00D36612" w:rsidRDefault="00D36612" w:rsidP="00A0311C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52F7E678" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C"/>
-  <w:p w14:paraId="0B516C6D" w14:textId="085128AB" w:rsidR="00A0311C" w:rsidRDefault="00A0311C">
+  <w:p w14:paraId="0B516C6D" w14:textId="7B2C1321" w:rsidR="00A0311C" w:rsidRDefault="00A0311C">
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -3433,70 +3500,56 @@
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00423515">
+    <w:r w:rsidR="00F26F75">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
-      <w:t>10/</w:t>
-[...13 lines deleted...]
-      <w:t>/2025</w:t>
+      <w:t>7/25/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35F5009F" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C"/>
   <w:p w14:paraId="1325A549" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C">
     <w:r>
       <w:t>DRAFT</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
@@ -3605,97 +3658,97 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:tab/>
       <w:t>06/22/09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36515307" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
+    <w:p w14:paraId="7B300D12" w14:textId="77777777" w:rsidR="00D36612" w:rsidRDefault="00D36612" w:rsidP="00A0311C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77C954E8" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00A0311C">
+    <w:p w14:paraId="2AAD3D90" w14:textId="77777777" w:rsidR="00D36612" w:rsidRDefault="00D36612" w:rsidP="00A0311C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B0A507F" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRPr="009723B8" w:rsidRDefault="00A0311C" w:rsidP="00BE6C23">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="523"/>
         <w:tab w:val="left" w:pos="1046"/>
         <w:tab w:val="left" w:pos="1440"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009723B8">
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">CITY OF </w:t>
     </w:r>
-    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:r w:rsidRPr="009723B8">
           <w:rPr>
             <w:b/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>GRAND</w:t>
         </w:r>
       </w:smartTag>
     </w:smartTag>
     <w:r w:rsidRPr="009723B8">
       <w:rPr>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> JUNCTION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="45BEDB92" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRPr="009723B8" w:rsidRDefault="00A0311C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
@@ -3770,52 +3823,52 @@
         <w:spacing w:val="-2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AF734E8" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00BE6C23">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">CITY OF </w:t>
     </w:r>
-    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
         <w:r>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>GRAND</w:t>
         </w:r>
       </w:smartTag>
     </w:smartTag>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> JUNCTION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="58B57D19" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRDefault="00A0311C" w:rsidP="00BE6C23">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="458D1999" w14:textId="77777777" w:rsidR="00A0311C" w:rsidRPr="00BE6C23" w:rsidRDefault="00A0311C" w:rsidP="00BE6C23">
@@ -4039,74 +4092,78 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A0311C"/>
     <w:rsid w:val="000A5F26"/>
     <w:rsid w:val="00423515"/>
     <w:rsid w:val="00456D70"/>
     <w:rsid w:val="004E06C1"/>
     <w:rsid w:val="0065538A"/>
     <w:rsid w:val="00754624"/>
     <w:rsid w:val="007A2DDE"/>
+    <w:rsid w:val="007C32A4"/>
     <w:rsid w:val="009C65E2"/>
     <w:rsid w:val="009D1FD8"/>
     <w:rsid w:val="00A0311C"/>
     <w:rsid w:val="00A57473"/>
     <w:rsid w:val="00BF4F47"/>
+    <w:rsid w:val="00D36612"/>
+    <w:rsid w:val="00F10A1D"/>
+    <w:rsid w:val="00F26F75"/>
     <w:rsid w:val="00F731DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="521A0942"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{93C87FED-0588-4343-906B-860522D492A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
@@ -5397,54 +5454,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1028</Words>
-  <Characters>5863</Characters>
+  <Words>1014</Words>
+  <Characters>6105</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6878</CharactersWithSpaces>
+  <CharactersWithSpaces>7045</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelly Yaeger</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>