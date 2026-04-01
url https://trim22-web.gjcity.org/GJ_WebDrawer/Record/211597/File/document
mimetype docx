--- v1 (2026-01-13)
+++ v2 (2026-04-01)
@@ -84,55 +84,50 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mission/Purpose:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1FAC77" w14:textId="77777777" w:rsidR="00CF0536" w:rsidRDefault="00CF0536" w:rsidP="00CF0536"/>
     <w:p w14:paraId="5C2838C8" w14:textId="77777777" w:rsidR="006168ED" w:rsidRDefault="00CF0536" w:rsidP="006168ED">
       <w:r>
         <w:t>To determine professional qualifications and competence to engage in the tree cutting, trimming, removing and spraying business, i.e., they license tree service businesses.  They can also make recommendations to the City Council for changes to the rules and regulations pertaining to tree service business.</w:t>
       </w:r>
       <w:r w:rsidR="006168ED" w:rsidRPr="006168ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006168ED">
         <w:t>The Board may engage in community outreach and education in the area of trees and the urban forest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E172B8C" w14:textId="77777777" w:rsidR="006168ED" w:rsidRDefault="006168ED" w:rsidP="006168ED"/>
-    <w:p w14:paraId="29EE5A00" w14:textId="77777777" w:rsidR="006168ED" w:rsidRDefault="006168ED" w:rsidP="006168ED">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="37FF780F" w14:textId="77777777" w:rsidR="00CF0536" w:rsidRDefault="00CF0536" w:rsidP="006168ED"/>
     <w:p w14:paraId="5EADAAEB" w14:textId="77777777" w:rsidR="00CF0536" w:rsidRDefault="00CF0536" w:rsidP="00CF0536">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Membership/Terms:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4782E08C" w14:textId="77777777" w:rsidR="00CF0536" w:rsidRDefault="00CF0536" w:rsidP="00CF0536"/>
     <w:p w14:paraId="02ED3946" w14:textId="6DC08DC6" w:rsidR="006168ED" w:rsidRDefault="006168ED" w:rsidP="006168ED">
       <w:r>
         <w:t xml:space="preserve">The board consists of </w:t>
       </w:r>
       <w:r w:rsidR="00045586">
         <w:t>seven</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> members.  Three members and at least one of the alternates shall be selected from the following categories: professional arborist, nursery professional, landscape designer, pesticide applicator, or otherwise trained or certified in a plant health industry. One member shall be a representative of the State Forest Service if possible.  Members serve </w:t>
       </w:r>
@@ -245,51 +240,52 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzI1NzMwNTQ2NDc2MDVQ0lEKTi0uzszPAykwrAUAYjhmiywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00CF0536"/>
     <w:rsid w:val="00007264"/>
     <w:rsid w:val="00035B52"/>
     <w:rsid w:val="00045586"/>
     <w:rsid w:val="000470FA"/>
     <w:rsid w:val="00055A0E"/>
     <w:rsid w:val="00066FFE"/>
     <w:rsid w:val="0007272B"/>
     <w:rsid w:val="00082F9B"/>
     <w:rsid w:val="00090A7D"/>
     <w:rsid w:val="000C5860"/>
     <w:rsid w:val="000D1D8F"/>
     <w:rsid w:val="000E6254"/>
     <w:rsid w:val="000E6A1C"/>
@@ -359,50 +355,51 @@
     <w:rsid w:val="00455A1F"/>
     <w:rsid w:val="00465728"/>
     <w:rsid w:val="00467076"/>
     <w:rsid w:val="004A0FBD"/>
     <w:rsid w:val="004A2D4E"/>
     <w:rsid w:val="004B7B97"/>
     <w:rsid w:val="004D10F7"/>
     <w:rsid w:val="004D1DCE"/>
     <w:rsid w:val="004E108D"/>
     <w:rsid w:val="004E4E44"/>
     <w:rsid w:val="005026B8"/>
     <w:rsid w:val="00510655"/>
     <w:rsid w:val="00516D3B"/>
     <w:rsid w:val="00524A1B"/>
     <w:rsid w:val="005301C9"/>
     <w:rsid w:val="00535F81"/>
     <w:rsid w:val="005362DF"/>
     <w:rsid w:val="0054196F"/>
     <w:rsid w:val="005713E3"/>
     <w:rsid w:val="005A1C99"/>
     <w:rsid w:val="005A219D"/>
     <w:rsid w:val="005A4A6B"/>
     <w:rsid w:val="005A765B"/>
     <w:rsid w:val="005B5A46"/>
     <w:rsid w:val="005D5783"/>
+    <w:rsid w:val="00611C99"/>
     <w:rsid w:val="006168ED"/>
     <w:rsid w:val="00623160"/>
     <w:rsid w:val="006350BD"/>
     <w:rsid w:val="00652067"/>
     <w:rsid w:val="00653E92"/>
     <w:rsid w:val="00657BEC"/>
     <w:rsid w:val="0067300B"/>
     <w:rsid w:val="006755EF"/>
     <w:rsid w:val="00681E62"/>
     <w:rsid w:val="00692628"/>
     <w:rsid w:val="0069770F"/>
     <w:rsid w:val="006A0218"/>
     <w:rsid w:val="006A1B3C"/>
     <w:rsid w:val="006C4845"/>
     <w:rsid w:val="006D1B22"/>
     <w:rsid w:val="006D3B8E"/>
     <w:rsid w:val="006D5E07"/>
     <w:rsid w:val="006E0509"/>
     <w:rsid w:val="006E2796"/>
     <w:rsid w:val="006E3786"/>
     <w:rsid w:val="006E7310"/>
     <w:rsid w:val="006E7AB7"/>
     <w:rsid w:val="006F0643"/>
     <w:rsid w:val="006F5805"/>
     <w:rsid w:val="007107D8"/>
@@ -443,50 +440,51 @@
     <w:rsid w:val="009741D7"/>
     <w:rsid w:val="00986765"/>
     <w:rsid w:val="009B08EE"/>
     <w:rsid w:val="009B5047"/>
     <w:rsid w:val="009C5DF5"/>
     <w:rsid w:val="009D674B"/>
     <w:rsid w:val="009E1714"/>
     <w:rsid w:val="009F0A62"/>
     <w:rsid w:val="00A0265F"/>
     <w:rsid w:val="00A11FD4"/>
     <w:rsid w:val="00A146F7"/>
     <w:rsid w:val="00A1520D"/>
     <w:rsid w:val="00A21EA7"/>
     <w:rsid w:val="00A33EBE"/>
     <w:rsid w:val="00A419F2"/>
     <w:rsid w:val="00A64389"/>
     <w:rsid w:val="00A65096"/>
     <w:rsid w:val="00A67242"/>
     <w:rsid w:val="00A75E01"/>
     <w:rsid w:val="00A8354B"/>
     <w:rsid w:val="00A87FD5"/>
     <w:rsid w:val="00A9486B"/>
     <w:rsid w:val="00A94D59"/>
     <w:rsid w:val="00A952F2"/>
     <w:rsid w:val="00AB4417"/>
+    <w:rsid w:val="00AB5BE1"/>
     <w:rsid w:val="00AC4FC2"/>
     <w:rsid w:val="00AF0401"/>
     <w:rsid w:val="00B02425"/>
     <w:rsid w:val="00B046A1"/>
     <w:rsid w:val="00B2040C"/>
     <w:rsid w:val="00B22BC2"/>
     <w:rsid w:val="00B36712"/>
     <w:rsid w:val="00B42FBC"/>
     <w:rsid w:val="00B63018"/>
     <w:rsid w:val="00B65E69"/>
     <w:rsid w:val="00BC7B95"/>
     <w:rsid w:val="00BD28F8"/>
     <w:rsid w:val="00BE2934"/>
     <w:rsid w:val="00BF454F"/>
     <w:rsid w:val="00C05956"/>
     <w:rsid w:val="00C16CC4"/>
     <w:rsid w:val="00C2510E"/>
     <w:rsid w:val="00C27548"/>
     <w:rsid w:val="00C472C6"/>
     <w:rsid w:val="00C52C6E"/>
     <w:rsid w:val="00C60CD9"/>
     <w:rsid w:val="00C71F25"/>
     <w:rsid w:val="00C82340"/>
     <w:rsid w:val="00C973BD"/>
     <w:rsid w:val="00CA4A90"/>
@@ -1291,73 +1289,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>233</Words>
-  <Characters>1332</Characters>
+  <Words>209</Words>
+  <Characters>1196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Grand Junction</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1562</CharactersWithSpaces>
+  <CharactersWithSpaces>1403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Stephanie Tuin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>a4dc8332-1b5a-4897-ae84-adcdea19557c</vt:lpwstr>
   </property>
 </Properties>
 </file>