--- v0 (2025-12-16)
+++ v1 (2026-04-02)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="114B28C7" w14:textId="77777777" w:rsidR="001046D6" w:rsidRPr="00BB4725" w:rsidRDefault="001046D6" w:rsidP="001046D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4725">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Downtown Grand Junction Business Improvement District</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6812A5" w14:textId="77777777" w:rsidR="001046D6" w:rsidRPr="00BB4725" w:rsidRDefault="001046D6" w:rsidP="001046D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4725">
         <w:rPr>
           <w:b/>
@@ -60,51 +61,59 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B8DB071" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Established:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B6C5A1" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FC87E85" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6">
       <w:r>
-        <w:t>In August, 2005, the Downtown Grand Junction Business Improvement District (“DGJBID”) was formed and then a special assessment (based on lot frontage and square footage of the first floor) was approved by the district voters the following November.  There are 301 properties in the DGJBID.  After the election, the City Council assigned the Downtown Development Authority board as the governing body for the DGJBID</w:t>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>August,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2005, the Downtown Grand Junction Business Improvement District (“DGJBID”) was formed and then a special assessment (based on lot frontage and square footage of the first floor) was approved by the district voters the following November.  There are 301 properties in the DGJBID.  After the election, the City Council assigned the Downtown Development Authority board as the governing body for the DGJBID</w:t>
       </w:r>
       <w:r w:rsidR="001E6FCA">
         <w:t xml:space="preserve"> (see boundary map attached)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AA5D4E" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6"/>
     <w:p w14:paraId="37CA3A86" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mission/Purpose:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64340191" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6"/>
     <w:p w14:paraId="3A2CFE2E" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6">
       <w:r>
@@ -120,57 +129,81 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43648909" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Membership/Terms:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EA059A" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66E58490" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="00BD36B8" w:rsidP="001046D6">
       <w:r>
-        <w:t>The DDA/DGJBID board is a nine member board serving four year terms</w:t>
+        <w:t xml:space="preserve">The DDA/DGJBID board is a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>nine member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> board serving </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>four year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> terms</w:t>
       </w:r>
       <w:r w:rsidR="001046D6">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  Eight of the members must be a resident, business lessee or own real property within the boundaries of the DDA.  The City Council appoints one City Councilmember that is exempt from these qualifications.</w:t>
+        <w:t xml:space="preserve">  Eight of the members must be a resident, business lessee or own real property within the boundaries of the DDA.  The City Council </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>appoints</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> one City Councilmember that is exempt from these qualifications.</w:t>
       </w:r>
       <w:r w:rsidR="001046D6">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1B7B2F" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6"/>
     <w:p w14:paraId="0E9A1F26" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Other information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A9B638" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001046D6" w:rsidP="001046D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -242,110 +275,111 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08C6AEF0" w14:textId="77777777" w:rsidR="001046D6" w:rsidRDefault="001E6FCA" w:rsidP="001046D6">
       <w:r>
         <w:object w:dxaOrig="11835" w:dyaOrig="9045" w14:anchorId="4931D37A">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:627.75pt;height:480pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:627.7pt;height:479.7pt" o:ole="">
             <v:imagedata r:id="rId4" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="AcroExch.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1690117329" r:id="rId5"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1833954920" r:id="rId5"/>
         </w:object>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001046D6" w:rsidSect="001E6FCA">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzY0MDc2NTAyMDc0MzVR0lEKTi0uzszPAykwrAUAMg3eUSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001046D6"/>
     <w:rsid w:val="00007264"/>
     <w:rsid w:val="00035B52"/>
     <w:rsid w:val="000470FA"/>
     <w:rsid w:val="00055A0E"/>
     <w:rsid w:val="00066FFE"/>
     <w:rsid w:val="0007272B"/>
     <w:rsid w:val="00082F9B"/>
     <w:rsid w:val="00090A7D"/>
     <w:rsid w:val="000C5860"/>
     <w:rsid w:val="000D1D8F"/>
     <w:rsid w:val="000E6254"/>
     <w:rsid w:val="000E6A1C"/>
     <w:rsid w:val="000F5A09"/>
@@ -448,50 +482,51 @@
     <w:rsid w:val="00657BEC"/>
     <w:rsid w:val="0067300B"/>
     <w:rsid w:val="006755EF"/>
     <w:rsid w:val="00681E62"/>
     <w:rsid w:val="00692628"/>
     <w:rsid w:val="0069770F"/>
     <w:rsid w:val="006A0218"/>
     <w:rsid w:val="006A1B3C"/>
     <w:rsid w:val="006C4845"/>
     <w:rsid w:val="006D1B22"/>
     <w:rsid w:val="006D3B8E"/>
     <w:rsid w:val="006D5E07"/>
     <w:rsid w:val="006E0509"/>
     <w:rsid w:val="006E2796"/>
     <w:rsid w:val="006E3786"/>
     <w:rsid w:val="006E7310"/>
     <w:rsid w:val="006E7AB7"/>
     <w:rsid w:val="006F0643"/>
     <w:rsid w:val="0070517C"/>
     <w:rsid w:val="007107D8"/>
     <w:rsid w:val="0072146F"/>
     <w:rsid w:val="00737B00"/>
     <w:rsid w:val="007427F1"/>
     <w:rsid w:val="00757A50"/>
     <w:rsid w:val="007640CB"/>
+    <w:rsid w:val="007722F5"/>
     <w:rsid w:val="00775883"/>
     <w:rsid w:val="007A34F9"/>
     <w:rsid w:val="007D085D"/>
     <w:rsid w:val="007D4F57"/>
     <w:rsid w:val="007D7DE8"/>
     <w:rsid w:val="007E548F"/>
     <w:rsid w:val="007F4777"/>
     <w:rsid w:val="007F7E9C"/>
     <w:rsid w:val="0080106D"/>
     <w:rsid w:val="0080589F"/>
     <w:rsid w:val="00810A59"/>
     <w:rsid w:val="00813784"/>
     <w:rsid w:val="0083561B"/>
     <w:rsid w:val="008439EB"/>
     <w:rsid w:val="00852B42"/>
     <w:rsid w:val="0085602F"/>
     <w:rsid w:val="008578DC"/>
     <w:rsid w:val="0087440D"/>
     <w:rsid w:val="00874D3E"/>
     <w:rsid w:val="008E0814"/>
     <w:rsid w:val="00905156"/>
     <w:rsid w:val="009257AF"/>
     <w:rsid w:val="00926FD5"/>
     <w:rsid w:val="009479BE"/>
     <w:rsid w:val="00963A57"/>
@@ -512,50 +547,51 @@
     <w:rsid w:val="00A21EA7"/>
     <w:rsid w:val="00A33EBE"/>
     <w:rsid w:val="00A419F2"/>
     <w:rsid w:val="00A64389"/>
     <w:rsid w:val="00A65096"/>
     <w:rsid w:val="00A67242"/>
     <w:rsid w:val="00A75E01"/>
     <w:rsid w:val="00A8354B"/>
     <w:rsid w:val="00A84DE3"/>
     <w:rsid w:val="00A87FD5"/>
     <w:rsid w:val="00A9486B"/>
     <w:rsid w:val="00A94D59"/>
     <w:rsid w:val="00A952F2"/>
     <w:rsid w:val="00AB4417"/>
     <w:rsid w:val="00AC4FC2"/>
     <w:rsid w:val="00AF0401"/>
     <w:rsid w:val="00B02425"/>
     <w:rsid w:val="00B046A1"/>
     <w:rsid w:val="00B13756"/>
     <w:rsid w:val="00B2040C"/>
     <w:rsid w:val="00B22BC2"/>
     <w:rsid w:val="00B36712"/>
     <w:rsid w:val="00B42FBC"/>
     <w:rsid w:val="00B63018"/>
     <w:rsid w:val="00B65E69"/>
+    <w:rsid w:val="00B813C7"/>
     <w:rsid w:val="00BC7B95"/>
     <w:rsid w:val="00BD28F8"/>
     <w:rsid w:val="00BD36B8"/>
     <w:rsid w:val="00BE2934"/>
     <w:rsid w:val="00BF454F"/>
     <w:rsid w:val="00C16CC4"/>
     <w:rsid w:val="00C2510E"/>
     <w:rsid w:val="00C27548"/>
     <w:rsid w:val="00C472C6"/>
     <w:rsid w:val="00C52C6E"/>
     <w:rsid w:val="00C60CD9"/>
     <w:rsid w:val="00C71F25"/>
     <w:rsid w:val="00C82340"/>
     <w:rsid w:val="00CA4A90"/>
     <w:rsid w:val="00CB12FF"/>
     <w:rsid w:val="00CC3227"/>
     <w:rsid w:val="00CC6BF4"/>
     <w:rsid w:val="00CD4D02"/>
     <w:rsid w:val="00CD6D29"/>
     <w:rsid w:val="00CF0743"/>
     <w:rsid w:val="00D12900"/>
     <w:rsid w:val="00D20CBF"/>
     <w:rsid w:val="00D21C9A"/>
     <w:rsid w:val="00D223B6"/>
     <w:rsid w:val="00D26017"/>
@@ -609,51 +645,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4148A798"/>
   <w15:docId w15:val="{0C7AD111-6E39-4B02-BCDD-AC1BBB51C587}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -731,95 +767,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -1070,51 +1109,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="007427F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007427F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1369,66 +1408,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>271</Words>
-  <Characters>1545</Characters>
+  <Words>275</Words>
+  <Characters>1541</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Grand Junction</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1813</CharactersWithSpaces>
+  <CharactersWithSpaces>1796</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Stephanie Tuin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>5ce45ca8-1c4f-48ea-abdb-61fa9e56676c</vt:lpwstr>
+  </property>
+</Properties>
+</file>