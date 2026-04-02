--- v1 (2026-02-01)
+++ v2 (2026-04-02)
@@ -92,151 +92,119 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2A21B3C3" w14:textId="77777777" w:rsidR="007F129B" w:rsidRDefault="007F129B" w:rsidP="007F129B"/>
     <w:p w14:paraId="69FA0033" w14:textId="77777777" w:rsidR="007F129B" w:rsidRDefault="007F129B" w:rsidP="007F129B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mission/Purpose:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E6A5DB" w14:textId="77777777" w:rsidR="007F129B" w:rsidRDefault="007F129B" w:rsidP="007F129B"/>
     <w:p w14:paraId="497589AA" w14:textId="77777777" w:rsidR="007F129B" w:rsidRDefault="00F35310" w:rsidP="007F129B">
       <w:r>
         <w:t>The protection and preservation of the City’s architectural, historic and cultural heritage</w:t>
       </w:r>
       <w:r w:rsidR="007F129B">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  The HPB makes recommendations to the City Council for designation of historic structures, sites or districts, assists in public education programs and </w:t>
-[...15 lines deleted...]
-        <w:t>, properties and areas.  As of 2012, the HPB also makes decisions on applications for a Certificate of Appropriateness for alternation to a site and/or structure in the North Seventh Street Historic Residential District.</w:t>
+        <w:t xml:space="preserve">  The HPB makes recommendations to the City Council for designation of historic structures, sites or districts, assists in public education programs and conduct surveys of historic site, properties and areas.  As of 2012, the HPB also makes decisions on applications for a Certificate of Appropriateness for alternation to a site and/or structure in the North Seventh Street Historic Residential District.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2F270F" w14:textId="77777777" w:rsidR="007F129B" w:rsidRDefault="007F129B" w:rsidP="007F129B"/>
     <w:p w14:paraId="54FA3E4B" w14:textId="77777777" w:rsidR="007F129B" w:rsidRDefault="007F129B" w:rsidP="007F129B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Membership/Terms:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F34A6E7" w14:textId="77777777" w:rsidR="007F129B" w:rsidRDefault="007F129B" w:rsidP="007F129B"/>
-    <w:p w14:paraId="41F3B5B9" w14:textId="77777777" w:rsidR="007F129B" w:rsidRDefault="007F129B" w:rsidP="007F129B">
+    <w:p w14:paraId="41F3B5B9" w14:textId="44347A9C" w:rsidR="007F129B" w:rsidRDefault="007F129B" w:rsidP="007F129B">
       <w:r>
         <w:t>Membership for HPB can consist of five to seven members with a majority having expertise in a preservation-related field including history, architecture, planning or archaeology</w:t>
       </w:r>
       <w:r w:rsidR="00F35310">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">One member shall be a board member or employee of the DDA.  Members serve </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (staggered) terms.</w:t>
+        <w:t>Members serve four year (staggered) terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8F50D3" w14:textId="77777777" w:rsidR="007F129B" w:rsidRDefault="007F129B" w:rsidP="007F129B"/>
     <w:p w14:paraId="1FC05724" w14:textId="77777777" w:rsidR="00F35310" w:rsidRDefault="00F35310" w:rsidP="00F35310">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Attachments:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DBB6C7" w14:textId="77777777" w:rsidR="00F35310" w:rsidRDefault="00F35310" w:rsidP="00F35310"/>
     <w:p w14:paraId="77FFBAB2" w14:textId="77777777" w:rsidR="00F35310" w:rsidRDefault="00F35310" w:rsidP="00F35310">
       <w:r>
         <w:t>Ordinance No. 2765, adopted 8/17/94 creating the HPB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28AA26AB" w14:textId="77777777" w:rsidR="00F35310" w:rsidRDefault="00F35310" w:rsidP="00F35310">
       <w:r>
         <w:t>Ordinance No. 2802, adopted 1/4/95, amending the composition of the board</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229A2618" w14:textId="77777777" w:rsidR="00A84E91" w:rsidRDefault="00A84E91" w:rsidP="00F35310">
       <w:r>
         <w:t xml:space="preserve">Ordinance No. 4508, adopted 3/21/12 establishing the North Seventh Street Historic </w:t>
       </w:r>
       <w:r w:rsidR="002074F9">
         <w:tab/>
         <w:t xml:space="preserve">Residential </w:t>
       </w:r>
       <w:r>
         <w:t>District Guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4347F" w14:textId="77777777" w:rsidR="00F35310" w:rsidRDefault="00F35310" w:rsidP="00F35310">
       <w:r>
-        <w:t xml:space="preserve">Ordinance No. 4509, adopted 3/21/12, providing </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> authority over the North </w:t>
+        <w:t xml:space="preserve">Ordinance No. 4509, adopted 3/21/12, providing the HPB authority over the North </w:t>
       </w:r>
       <w:r w:rsidR="00A955DF">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Seventh Street Historic Residential District</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324EB472" w14:textId="77777777" w:rsidR="00A84E91" w:rsidRDefault="00A84E91" w:rsidP="00F35310">
       <w:r>
         <w:t>Zoning and Development Code Section 21.07.040 Historic Preservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106D37C2" w14:textId="77777777" w:rsidR="00A955DF" w:rsidRDefault="00A955DF" w:rsidP="00F35310">
       <w:r>
         <w:t>North Seventh Street Historic Residential District Standards and Guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4900C5BF" w14:textId="77777777" w:rsidR="00DE59EC" w:rsidRDefault="00DE59EC" w:rsidP="00F35310">
       <w:r>
         <w:t>By-laws</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAF1A09" w14:textId="77777777" w:rsidR="00F35310" w:rsidRDefault="00F35310" w:rsidP="007F129B"/>
     <w:p w14:paraId="0186A975" w14:textId="77777777" w:rsidR="002127F7" w:rsidRDefault="002127F7" w:rsidP="007F129B"/>
@@ -263,52 +231,51 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="170"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzI1NzM0MzcwMjQwNTFU0lEKTi0uzszPAykwrAUAn1bcqSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007F129B"/>
     <w:rsid w:val="00007264"/>
     <w:rsid w:val="00035B52"/>
     <w:rsid w:val="000470FA"/>
     <w:rsid w:val="00055A0E"/>
     <w:rsid w:val="00066FFE"/>
     <w:rsid w:val="0007272B"/>
     <w:rsid w:val="0007510D"/>
     <w:rsid w:val="00082F9B"/>
     <w:rsid w:val="00090A7D"/>
     <w:rsid w:val="000C5860"/>
     <w:rsid w:val="000D1D8F"/>
     <w:rsid w:val="000E6254"/>
     <w:rsid w:val="000E6A1C"/>
@@ -434,50 +401,51 @@
     <w:rsid w:val="00757A50"/>
     <w:rsid w:val="007640CB"/>
     <w:rsid w:val="00775883"/>
     <w:rsid w:val="007A34F9"/>
     <w:rsid w:val="007D085D"/>
     <w:rsid w:val="007D4F57"/>
     <w:rsid w:val="007D7DE8"/>
     <w:rsid w:val="007E548F"/>
     <w:rsid w:val="007F129B"/>
     <w:rsid w:val="007F4777"/>
     <w:rsid w:val="007F7E9C"/>
     <w:rsid w:val="0080106D"/>
     <w:rsid w:val="0080589F"/>
     <w:rsid w:val="00810A59"/>
     <w:rsid w:val="00813784"/>
     <w:rsid w:val="0083561B"/>
     <w:rsid w:val="008439EB"/>
     <w:rsid w:val="00852B42"/>
     <w:rsid w:val="008556E2"/>
     <w:rsid w:val="0085602F"/>
     <w:rsid w:val="008578DC"/>
     <w:rsid w:val="0087440D"/>
     <w:rsid w:val="00874D3E"/>
     <w:rsid w:val="00877A43"/>
     <w:rsid w:val="008E0814"/>
+    <w:rsid w:val="008E3D36"/>
     <w:rsid w:val="00905156"/>
     <w:rsid w:val="009257AF"/>
     <w:rsid w:val="00926FD5"/>
     <w:rsid w:val="009479BE"/>
     <w:rsid w:val="00963A57"/>
     <w:rsid w:val="009645F3"/>
     <w:rsid w:val="00971CB6"/>
     <w:rsid w:val="00973D4C"/>
     <w:rsid w:val="009741D7"/>
     <w:rsid w:val="00986765"/>
     <w:rsid w:val="009B08EE"/>
     <w:rsid w:val="009B5047"/>
     <w:rsid w:val="009C5DF5"/>
     <w:rsid w:val="009D674B"/>
     <w:rsid w:val="009E1714"/>
     <w:rsid w:val="009F0A62"/>
     <w:rsid w:val="00A11FD4"/>
     <w:rsid w:val="00A146F7"/>
     <w:rsid w:val="00A1520D"/>
     <w:rsid w:val="00A21EA7"/>
     <w:rsid w:val="00A33EBE"/>
     <w:rsid w:val="00A419F2"/>
     <w:rsid w:val="00A64389"/>
     <w:rsid w:val="00A65096"/>
     <w:rsid w:val="00A67242"/>
@@ -531,50 +499,51 @@
     <w:rsid w:val="00D70498"/>
     <w:rsid w:val="00D73476"/>
     <w:rsid w:val="00D80943"/>
     <w:rsid w:val="00D80EDC"/>
     <w:rsid w:val="00D8585C"/>
     <w:rsid w:val="00D90A27"/>
     <w:rsid w:val="00D921A6"/>
     <w:rsid w:val="00DA1346"/>
     <w:rsid w:val="00DA5F0A"/>
     <w:rsid w:val="00DB7563"/>
     <w:rsid w:val="00DE2375"/>
     <w:rsid w:val="00DE59EC"/>
     <w:rsid w:val="00DE7851"/>
     <w:rsid w:val="00DF426F"/>
     <w:rsid w:val="00E32737"/>
     <w:rsid w:val="00E44D88"/>
     <w:rsid w:val="00E52BDE"/>
     <w:rsid w:val="00E6010F"/>
     <w:rsid w:val="00E7429B"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E80B4B"/>
     <w:rsid w:val="00E85830"/>
     <w:rsid w:val="00E95049"/>
     <w:rsid w:val="00EF56FB"/>
     <w:rsid w:val="00F02050"/>
+    <w:rsid w:val="00F05839"/>
     <w:rsid w:val="00F30551"/>
     <w:rsid w:val="00F35310"/>
     <w:rsid w:val="00F36C52"/>
     <w:rsid w:val="00F42425"/>
     <w:rsid w:val="00F502D6"/>
     <w:rsid w:val="00F70673"/>
     <w:rsid w:val="00F75EB4"/>
     <w:rsid w:val="00F828B2"/>
     <w:rsid w:val="00FA215B"/>
     <w:rsid w:val="00FB1F7D"/>
     <w:rsid w:val="00FD4C57"/>
     <w:rsid w:val="00FE04B7"/>
     <w:rsid w:val="00FF467A"/>
     <w:rsid w:val="00FF7751"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -1309,74 +1278,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>202</Words>
-  <Characters>1279</Characters>
+  <Words>190</Words>
+  <Characters>1231</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Grand Junction</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1463</CharactersWithSpaces>
+  <CharactersWithSpaces>1403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Stephanie Tuin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>696616d5-0ecd-46a7-ab01-441914e38a49</vt:lpwstr>
   </property>
 </Properties>
 </file>