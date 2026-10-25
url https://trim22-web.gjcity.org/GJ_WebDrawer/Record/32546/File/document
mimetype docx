--- v0 (2025-12-08)
+++ v1 (2026-10-25)
@@ -71,51 +71,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Grand Junction Town Company."</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>June 22, 1882, a vote was taken to incorporate the municipality by the name of the "Town of Grand Junction."  There were 63 votes cast in the election:  62 for the incorporation; 1 against incorporation.  Incorporation was completed July 19, 1882.</w:t>
+        <w:t>June 22, 1882, a vote was taken to incorporate the municipality by the name of the "Town of Grand Junction."  There were 63 votes cast in the election</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0088775B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>:  62</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0088775B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the incorporation; 1 against incorporation.  Incorporation was completed July 19, 1882.</w:t>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB3B28B" w14:textId="77777777" w:rsidR="009972AA" w:rsidRPr="009972AA" w:rsidRDefault="009972AA" w:rsidP="009972AA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-158"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04D556B1" w14:textId="77777777" w:rsidR="009972AA" w:rsidRDefault="009972AA" w:rsidP="009972AA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:right="-158"/>
         <w:jc w:val="center"/>
@@ -164,52 +180,60 @@
       <w:r w:rsidR="0088775B" w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Charles F. Shanks</w:t>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:cr/>
-        <w:t>Patrick G. Westmorlund</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Patrick G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0088775B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Westmorlund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:cr/>
         <w:t>George W. Thurston</w:t>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:cr/>
         <w:t>John M. R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>ussell</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:cr/>
@@ -279,57 +303,67 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Trustees</w:t>
       </w:r>
       <w:r w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>April, 1886</w:t>
+        <w:t>April,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009972AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1886</w:t>
       </w:r>
       <w:r w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D976DE" w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D976DE" w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1066,93 +1100,93 @@
         </w:rPr>
         <w:t>1890</w:t>
       </w:r>
       <w:r w:rsidR="0088775B" w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
         <w:t>J. O. Bradish</w:t>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
           <w:r w:rsidR="0088775B">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:spacing w:val="-3"/>
             </w:rPr>
             <w:t>Benton</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cannon</w:t>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
         <w:t>Snyder</w:t>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
         <w:t>Miller</w:t>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
           <w:r w:rsidR="0088775B">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:spacing w:val="-3"/>
             </w:rPr>
             <w:t>Hammond</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
         <w:t>Dulmaine</w:t>
       </w:r>
       <w:r w:rsidR="0088775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r w:rsidR="0088775B">
@@ -1181,51 +1215,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Under the provisions of Colorado General Statutes, Section 3363, Grand Junction was entitled to be advanced to the grade of a city of the second class.  The Board of Trustees deeme</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>d the change of grade de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>sirable and adopted an ordinance dividing the City into four wards with two aldermen being elected from each ward.</w:t>
+        <w:t xml:space="preserve">sirable and adopted an ordinance dividing the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into four wards with two aldermen being elected from each ward.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Aldermen</w:t>
       </w:r>
       <w:r w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1365,52 +1415,61 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1891</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1896</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
-        <w:t>D. G. Stetzelberger</w:t>
-      </w:r>
+        <w:t xml:space="preserve">D. G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Stetzelberger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1891</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1893</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -2027,56 +2086,65 @@
         </w:rPr>
         <w:tab/>
         <w:t>1894</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1896; April</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>November, 1909</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>November,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1909</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
         <w:t>J. L. Pratt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1894</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
@@ -2435,51 +2503,67 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>5-16-1898</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1899</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
-        <w:t>J. H.. Ramey</w:t>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>H..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ramey</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1898</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2576,52 +2660,61 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1899</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1901</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
-        <w:t>J. G. Broesmer</w:t>
-      </w:r>
+        <w:t xml:space="preserve">J. G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Broesmer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1899</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1901</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -2704,52 +2797,61 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1901</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
-        <w:t>Nelson Hards</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Nelson </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Hards</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1901</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -2839,65 +2941,83 @@
         </w:rPr>
         <w:tab/>
         <w:t>1901</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1905; April</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>November,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1909</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:cr/>
+        <w:t xml:space="preserve">R. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Brunnick</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1902</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -3010,52 +3130,52 @@
         </w:rPr>
         <w:tab/>
         <w:t>1903</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:spacing w:val="-3"/>
             </w:rPr>
             <w:t>Newton</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> M. Smith</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1903</w:t>
       </w:r>
       <w:r w:rsidR="00822F37">
@@ -3835,51 +3955,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>April 6, 1909</w:t>
       </w:r>
       <w:r w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Grand Junction became a Charter City by vote pursuant to the State Constitution.</w:t>
+        <w:t xml:space="preserve">Grand Junction became a Charter City by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>vote</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pursuant to the State Constitution.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
     </w:p>
     <w:p w14:paraId="671B33CD" w14:textId="77777777" w:rsidR="0088775B" w:rsidRDefault="0088775B" w:rsidP="00D976DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4527,52 +4663,61 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1909</w:t>
       </w:r>
       <w:r w:rsidR="00A00398">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1911</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
-        <w:t>Charles K. Holmburg</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Charles K. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Holmburg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1909</w:t>
       </w:r>
       <w:r w:rsidR="00A00398">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>9-1-1920</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -7312,52 +7457,61 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1949</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
         <w:t>Harry O. Colescott</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-        <w:t>District A</w:t>
-      </w:r>
+        <w:t xml:space="preserve">District </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>8-6-1947</w:t>
       </w:r>
       <w:r w:rsidR="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -8394,52 +8548,52 @@
         </w:rPr>
         <w:tab/>
         <w:t>1-2-1964</w:t>
       </w:r>
       <w:r w:rsidR="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1971</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:spacing w:val="-3"/>
             </w:rPr>
             <w:t>Hurst</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> F. Otto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8495,53 +8649,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>District E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
         <w:smartTagPr>
+          <w:attr w:name="Month" w:val="10"/>
+          <w:attr w:name="Day" w:val="19"/>
           <w:attr w:name="Year" w:val="1966"/>
-          <w:attr w:name="Day" w:val="19"/>
-          <w:attr w:name="Month" w:val="10"/>
         </w:smartTagPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:spacing w:val="-3"/>
           </w:rPr>
           <w:t>10-19-1966</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 1973</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24065A6B" w14:textId="77777777" w:rsidR="0088775B" w:rsidRDefault="0088775B" w:rsidP="00D976DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8684,52 +8838,52 @@
         </w:rPr>
         <w:tab/>
         <w:t>1969</w:t>
       </w:r>
       <w:r w:rsidR="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1973</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:spacing w:val="-3"/>
             </w:rPr>
             <w:t>Lawrence</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. Kozisek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10451,58 +10605,74 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>District B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>1991</w:t>
       </w:r>
       <w:r w:rsidR="009972AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009972AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00EF49F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> January 1, </w:t>
+        <w:t xml:space="preserve"> January</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF49F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>1997</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:cr/>
         <w:t>Bill Bessinger*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11474,56 +11644,65 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>District D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">2005 – </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009F5998">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>April, 2011 resigned</w:t>
+        <w:t>April,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F5998">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011 resigned</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CDBA77" w14:textId="77777777" w:rsidR="0088775B" w:rsidRDefault="0088775B" w:rsidP="00D976DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Teresa Coons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11636,56 +11815,65 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>District B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">2007 – </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009F5998">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">February, </w:t>
+        <w:t>February,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F5998">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
       <w:r w:rsidR="009F5998">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> resigned</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5B0314" w14:textId="77777777" w:rsidR="0088775B" w:rsidRDefault="0088775B" w:rsidP="00D976DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12147,52 +12335,61 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>City At Large</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>2013 –</w:t>
       </w:r>
       <w:r w:rsidR="0039018C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> July 23, 2013</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> July 23, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0039018C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0039018C" w:rsidRPr="0039018C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0039018C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>resigned</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B3B1AC" w14:textId="77777777" w:rsidR="00B964CB" w:rsidRDefault="00B964CB" w:rsidP="00D976DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -12213,51 +12410,67 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>District E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-        <w:t>2013 – June 2, 2013 passed away</w:t>
+        <w:t xml:space="preserve">2013 – June 2, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> passed away</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B3D6EB" w14:textId="77777777" w:rsidR="0002357A" w:rsidRDefault="00B964CB" w:rsidP="00D976DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Martin Chazen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -12385,51 +12598,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00391C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Appointed July 29, 2013 –</w:t>
       </w:r>
       <w:r w:rsidR="003F3431">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> June 15, 2019 resigned</w:t>
+        <w:t xml:space="preserve"> June 15, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F3431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003F3431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resigned</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706109BE" w14:textId="77777777" w:rsidR="0039018C" w:rsidRDefault="0039018C" w:rsidP="0039018C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Barbara Traylor Smith</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t>City At Large</w:t>
       </w:r>
       <w:r>
@@ -13309,73 +13538,79 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>District At Large</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00914644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616A4892" w14:textId="5924B332" w:rsidR="00127A46" w:rsidRDefault="00127A46" w:rsidP="00D976DE">
+    <w:p w14:paraId="616A4892" w14:textId="0E2A009B" w:rsidR="00127A46" w:rsidRDefault="00127A46" w:rsidP="00D976DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Laurel Cole</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Laurel </w:t>
+      </w:r>
+      <w:r w:rsidR="001B17C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">Lutz (formerly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>Cole</w:t>
+      </w:r>
+      <w:r w:rsidR="001B17C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>District D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">2025 – </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CFA96C" w14:textId="12831FAC" w:rsidR="00127A46" w:rsidRDefault="00127A46" w:rsidP="00D976DE">
       <w:pPr>
         <w:rPr>
@@ -13461,58 +13696,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00712DE9" w:rsidRPr="009F5998" w:rsidSect="00D976DE">
       <w:footerReference w:type="even" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11520" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="576" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="584AA9A5" w14:textId="77777777" w:rsidR="00AC6BC4" w:rsidRDefault="00AC6BC4" w:rsidP="0088775B">
+    <w:p w14:paraId="5A5A760F" w14:textId="77777777" w:rsidR="00922180" w:rsidRDefault="00922180" w:rsidP="0088775B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="155A1312" w14:textId="77777777" w:rsidR="00AC6BC4" w:rsidRDefault="00AC6BC4" w:rsidP="0088775B">
+    <w:p w14:paraId="72D31384" w14:textId="77777777" w:rsidR="00922180" w:rsidRDefault="00922180" w:rsidP="0088775B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
@@ -13640,167 +13875,171 @@
   </w:p>
   <w:p w14:paraId="2B656543" w14:textId="77777777" w:rsidR="00A00398" w:rsidRPr="0088775B" w:rsidRDefault="00A00398">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0088775B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>* Deceased</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17DD70DF" w14:textId="77777777" w:rsidR="00AC6BC4" w:rsidRDefault="00AC6BC4" w:rsidP="0088775B">
+    <w:p w14:paraId="56D2251C" w14:textId="77777777" w:rsidR="00922180" w:rsidRDefault="00922180" w:rsidP="0088775B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D851034" w14:textId="77777777" w:rsidR="00AC6BC4" w:rsidRDefault="00AC6BC4" w:rsidP="0088775B">
+    <w:p w14:paraId="6287B712" w14:textId="77777777" w:rsidR="00922180" w:rsidRDefault="00922180" w:rsidP="0088775B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="95"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0088775B"/>
     <w:rsid w:val="0002357A"/>
     <w:rsid w:val="00127A46"/>
     <w:rsid w:val="00142BD4"/>
     <w:rsid w:val="001A59E3"/>
     <w:rsid w:val="001B0961"/>
+    <w:rsid w:val="001B17C8"/>
     <w:rsid w:val="00233216"/>
     <w:rsid w:val="003158D3"/>
     <w:rsid w:val="0039018C"/>
     <w:rsid w:val="00391C42"/>
     <w:rsid w:val="003F3431"/>
     <w:rsid w:val="003F4463"/>
     <w:rsid w:val="00414555"/>
     <w:rsid w:val="00475485"/>
     <w:rsid w:val="004E6D50"/>
     <w:rsid w:val="005371E3"/>
     <w:rsid w:val="00577E62"/>
     <w:rsid w:val="006A2ADE"/>
     <w:rsid w:val="006A6EAF"/>
     <w:rsid w:val="006F5511"/>
     <w:rsid w:val="006F7FD1"/>
     <w:rsid w:val="00712DE9"/>
     <w:rsid w:val="00801977"/>
     <w:rsid w:val="00822F37"/>
     <w:rsid w:val="00846D04"/>
     <w:rsid w:val="0088775B"/>
     <w:rsid w:val="00914644"/>
+    <w:rsid w:val="00922180"/>
     <w:rsid w:val="009972AA"/>
     <w:rsid w:val="009B3068"/>
     <w:rsid w:val="009F5998"/>
     <w:rsid w:val="00A00398"/>
     <w:rsid w:val="00A21FD4"/>
     <w:rsid w:val="00A54D8F"/>
     <w:rsid w:val="00AC6BC4"/>
     <w:rsid w:val="00B103FC"/>
     <w:rsid w:val="00B273D3"/>
     <w:rsid w:val="00B64DAE"/>
     <w:rsid w:val="00B964CB"/>
     <w:rsid w:val="00BC1200"/>
     <w:rsid w:val="00BF4597"/>
     <w:rsid w:val="00C13E0A"/>
     <w:rsid w:val="00CB103C"/>
     <w:rsid w:val="00CD2D90"/>
     <w:rsid w:val="00D2483D"/>
+    <w:rsid w:val="00D55AC6"/>
     <w:rsid w:val="00D64DD0"/>
     <w:rsid w:val="00D95385"/>
     <w:rsid w:val="00D95FAD"/>
     <w:rsid w:val="00D976DE"/>
     <w:rsid w:val="00DB74E4"/>
     <w:rsid w:val="00E1446C"/>
     <w:rsid w:val="00EC78F6"/>
     <w:rsid w:val="00EF49F8"/>
     <w:rsid w:val="00FC7425"/>
     <w:rsid w:val="00FD0BB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="date"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="date"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5A27273B"/>
   <w15:docId w15:val="{EA83426D-7F42-4435-8FC6-208B653F907E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
@@ -14563,75 +14802,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2128</Words>
-  <Characters>10301</Characters>
+  <Words>2127</Words>
+  <Characters>10316</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>381</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>382</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Grand Junction</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12360</CharactersWithSpaces>
+  <CharactersWithSpaces>12370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Melinda Catapano</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>a5d527e44494b1dd239a9b86c5e2f4b6405cd4e29ab0444305b4786f3aa73448</vt:lpwstr>
   </property>