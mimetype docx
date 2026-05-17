--- v0 (2025-12-08)
+++ v1 (2026-05-17)
@@ -7062,50 +7062,214 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024-</w:t>
             </w:r>
             <w:r w:rsidR="003C0889">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="009523F4" w:rsidRPr="00930A93" w14:paraId="795A02F5" w14:textId="77777777" w:rsidTr="00A841D1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA12186" w14:textId="429817A2" w:rsidR="009523F4" w:rsidRDefault="009523F4" w:rsidP="00A841D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cody Kennedy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8FD890" w14:textId="4372A150" w:rsidR="009523F4" w:rsidRDefault="009523F4" w:rsidP="00A841D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>District A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7573DFB4" w14:textId="7311516C" w:rsidR="009523F4" w:rsidRDefault="009523F4" w:rsidP="00E45F2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025-2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009523F4" w:rsidRPr="00930A93" w14:paraId="402ECEB0" w14:textId="77777777" w:rsidTr="007B34FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="250ADFE5" w14:textId="77777777" w:rsidR="009523F4" w:rsidRDefault="009523F4" w:rsidP="007B34FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laurel Lutz (formerly Cole)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3C2CFC" w14:textId="77777777" w:rsidR="009523F4" w:rsidRDefault="009523F4" w:rsidP="007B34FC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>District D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78967C63" w14:textId="72385D17" w:rsidR="009523F4" w:rsidRDefault="009523F4" w:rsidP="007B34FC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="44A1B4FC" w14:textId="035B779D" w:rsidR="00A841D1" w:rsidRPr="00930A93" w:rsidRDefault="00A841D1" w:rsidP="00A841D1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6708779B" w14:textId="30240614" w:rsidR="00930A93" w:rsidRPr="00930A93" w:rsidRDefault="00930A93" w:rsidP="00A841D1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930A93">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8398,50 +8562,51 @@
               </w:rPr>
               <w:t>2012-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930A93" w:rsidRPr="00930A93" w14:paraId="7AE4E2E3" w14:textId="77777777" w:rsidTr="00930A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76917DE4" w14:textId="3349AAA1" w:rsidR="00930A93" w:rsidRPr="00930A93" w:rsidRDefault="00930A93" w:rsidP="00930A93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930A93">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Martin Chazen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46977B74" w14:textId="2FC7B8A2" w:rsidR="00930A93" w:rsidRPr="00930A93" w:rsidRDefault="00D42572" w:rsidP="00A841D1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>District D</w:t>
             </w:r>
@@ -8538,51 +8703,50 @@
               </w:rPr>
               <w:t>2017-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930A93" w:rsidRPr="00930A93" w14:paraId="37856CF0" w14:textId="77777777" w:rsidTr="00930A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09594BB8" w14:textId="67BB69F8" w:rsidR="00930A93" w:rsidRPr="00930A93" w:rsidRDefault="00930A93" w:rsidP="00930A93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930A93">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Duke Wortmann</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41BA93EE" w14:textId="1C02DEC5" w:rsidR="00930A93" w:rsidRPr="00930A93" w:rsidRDefault="00D42572" w:rsidP="00A841D1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>District D</w:t>
             </w:r>
@@ -8882,92 +9046,232 @@
           </w:tcPr>
           <w:p w14:paraId="2E04E9D5" w14:textId="4CB99C1D" w:rsidR="005A582F" w:rsidRDefault="005A582F" w:rsidP="00A841D1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024-</w:t>
             </w:r>
             <w:r w:rsidR="003C0889">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC5987" w:rsidRPr="00930A93" w14:paraId="7B4B8703" w14:textId="77777777" w:rsidTr="00930A93">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5364BDCE" w14:textId="47AAFE47" w:rsidR="00DC5987" w:rsidRDefault="00DC5987" w:rsidP="00930A93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laurel Lutz (formerly Cole)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD25BFB" w14:textId="1ECC5B26" w:rsidR="00DC5987" w:rsidRDefault="00DC5987" w:rsidP="00A841D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>District D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="531F8559" w14:textId="56A700AE" w:rsidR="00DC5987" w:rsidRDefault="00DC5987" w:rsidP="00A841D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025-2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC5987" w:rsidRPr="00930A93" w14:paraId="7B3368DE" w14:textId="77777777" w:rsidTr="00930A93">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E14F576" w14:textId="5E1E413D" w:rsidR="00DC5987" w:rsidRDefault="00DC5987" w:rsidP="00930A93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ben Van Dyke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4519977E" w14:textId="0FA38317" w:rsidR="00DC5987" w:rsidRDefault="00DC5987" w:rsidP="00A841D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>At Large</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D59EA2" w14:textId="0B8C128D" w:rsidR="00DC5987" w:rsidRDefault="00DC5987" w:rsidP="00A841D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026-2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F9F3839" w14:textId="77777777" w:rsidR="00A841D1" w:rsidRPr="00A841D1" w:rsidRDefault="00A841D1" w:rsidP="00A841D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A841D1" w:rsidRPr="00A841D1">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BDAD53D" w14:textId="77777777" w:rsidR="00DB7D66" w:rsidRDefault="00DB7D66" w:rsidP="001458F0">
+    <w:p w14:paraId="25631AAB" w14:textId="77777777" w:rsidR="002F01AD" w:rsidRDefault="002F01AD" w:rsidP="001458F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="534E20F1" w14:textId="77777777" w:rsidR="00DB7D66" w:rsidRDefault="00DB7D66" w:rsidP="001458F0">
+    <w:p w14:paraId="17658216" w14:textId="77777777" w:rsidR="002F01AD" w:rsidRDefault="002F01AD" w:rsidP="001458F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8997,154 +9301,160 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FE3459F" w14:textId="4F2B227B" w:rsidR="001458F0" w:rsidRDefault="001458F0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>*deceased</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0447FC7C" w14:textId="77777777" w:rsidR="001458F0" w:rsidRDefault="001458F0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0497B4AF" w14:textId="77777777" w:rsidR="00DB7D66" w:rsidRDefault="00DB7D66" w:rsidP="001458F0">
+    <w:p w14:paraId="6ADFD4B4" w14:textId="77777777" w:rsidR="002F01AD" w:rsidRDefault="002F01AD" w:rsidP="001458F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27F39F4A" w14:textId="77777777" w:rsidR="00DB7D66" w:rsidRDefault="00DB7D66" w:rsidP="001458F0">
+    <w:p w14:paraId="38B628F3" w14:textId="77777777" w:rsidR="002F01AD" w:rsidRDefault="002F01AD" w:rsidP="001458F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54B8E73C" w14:textId="77777777" w:rsidR="001458F0" w:rsidRDefault="001458F0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10635CA4" w14:textId="77777777" w:rsidR="001458F0" w:rsidRDefault="001458F0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5630DB02" w14:textId="77777777" w:rsidR="001458F0" w:rsidRDefault="001458F0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="220"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMzIxMzI0M7U0MjY2NTdV0lEKTi0uzszPAykwrgUAV0DsBiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00A841D1"/>
     <w:rsid w:val="001458F0"/>
+    <w:rsid w:val="00192060"/>
     <w:rsid w:val="002514B6"/>
     <w:rsid w:val="002D2688"/>
     <w:rsid w:val="002D315E"/>
+    <w:rsid w:val="002F01AD"/>
     <w:rsid w:val="003751A0"/>
     <w:rsid w:val="003969F6"/>
     <w:rsid w:val="003C0889"/>
     <w:rsid w:val="00440FE1"/>
     <w:rsid w:val="005A582F"/>
     <w:rsid w:val="00666B78"/>
+    <w:rsid w:val="00692094"/>
+    <w:rsid w:val="006A0EF1"/>
     <w:rsid w:val="00746B21"/>
     <w:rsid w:val="008617C8"/>
     <w:rsid w:val="00925656"/>
     <w:rsid w:val="00930A93"/>
+    <w:rsid w:val="009523F4"/>
     <w:rsid w:val="00953DA3"/>
     <w:rsid w:val="009F42C6"/>
     <w:rsid w:val="00A77D3D"/>
     <w:rsid w:val="00A841D1"/>
     <w:rsid w:val="00B273D3"/>
     <w:rsid w:val="00B65906"/>
     <w:rsid w:val="00BA4A8A"/>
     <w:rsid w:val="00C06E39"/>
     <w:rsid w:val="00C60336"/>
     <w:rsid w:val="00D42572"/>
     <w:rsid w:val="00DB7D66"/>
+    <w:rsid w:val="00DC5987"/>
     <w:rsid w:val="00DD4445"/>
     <w:rsid w:val="00E12ACA"/>
     <w:rsid w:val="00E45F2A"/>
     <w:rsid w:val="00EA3EC6"/>
     <w:rsid w:val="00F02FAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -9535,50 +9845,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="009523F4"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -9632,50 +9943,51 @@
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001458F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001458F0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -9939,76 +10251,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3596</Characters>
+  <Pages>1</Pages>
+  <Words>747</Words>
+  <Characters>3738</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>449</Lines>
-  <Paragraphs>431</Paragraphs>
+  <Lines>467</Lines>
+  <Paragraphs>448</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3886</CharactersWithSpaces>
+  <CharactersWithSpaces>4037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kerry Graves</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>45ffc9efeee5dcb292e243698fb88110d391801a763375187a8c0d29f500b7da</vt:lpwstr>
   </property>