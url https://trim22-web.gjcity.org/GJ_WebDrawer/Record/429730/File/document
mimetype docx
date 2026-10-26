--- v0 (2025-12-10)
+++ v1 (2026-10-26)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="26E8E866" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="502853E4" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
@@ -395,65 +395,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67302636" w14:textId="109E4AB0" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Receives </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> from the </w:t>
+        <w:t xml:space="preserve">Receives direction from the </w:t>
       </w:r>
       <w:r w:rsidR="008942E3">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Deputy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>City Manager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D36E1B4" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -1107,65 +1093,51 @@
       </w:r>
       <w:r w:rsidR="00AF5825">
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Assess and monitor </w:t>
-[...13 lines deleted...]
-        <w:t>, administrative and support systems, and internal reporting relationships; identify opportunities for improvement; direct and implement changes.</w:t>
+        <w:t>Assess and monitor work load, administrative and support systems, and internal reporting relationships; identify opportunities for improvement; direct and implement changes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C26D564" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68D53704" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
@@ -1353,65 +1325,51 @@
       </w:r>
       <w:r w:rsidR="00AF5825">
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Confer with developers, other agencies and the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in acquiring information and coordinating community development projects; review and participate in discussion on major development issues; advise consultants, developers and others regarding City standards and regulations; meet with and advise community associations and others on community development policy and direction.</w:t>
+        <w:t>Confer with developers, other agencies and the general public in acquiring information and coordinating community development projects; review and participate in discussion on major development issues; advise consultants, developers and others regarding City standards and regulations; meet with and advise community associations and others on community development policy and direction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B11613" w14:textId="77777777" w:rsidR="00B9264B" w:rsidRDefault="00B9264B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CA8BB15" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
@@ -1446,65 +1404,51 @@
       </w:r>
       <w:r w:rsidR="00AF5825">
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Participate </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and provide staff assistance to a variety of boards, commissions and committees; direct the preparation of agenda items for the City Council, Planning Commission, and other committees, commissions, and boards involved in planning and community development activities; present reports.</w:t>
+        <w:t>Participate on and provide staff assistance to a variety of boards, commissions and committees; direct the preparation of agenda items for the City Council, Planning Commission, and other committees, commissions, and boards involved in planning and community development activities; present reports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101DE8DA" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="667AACF7" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
@@ -2528,110 +2472,82 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Identify and respond to sensitive community and organizational issues, concerns and needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7D2864" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Identify, coordinate and resolve a wide variety of interests in the development of community </w:t>
-[...6 lines deleted...]
-        <w:t>develop</w:t>
+        <w:t>Identify, coordinate and resolve a wide variety of interests in the development of community develop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t>ment</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> plans.</w:t>
+        <w:t>ment plans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128350FC" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Plan, organize, direct and coordinate the work of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> staff.</w:t>
+        <w:t>Plan, organize, direct and coordinate the work of lower level staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C6800E" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Select, supervise, train and evaluate staff.</w:t>
       </w:r>
     </w:p>
@@ -2975,78 +2891,101 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D0BD4D" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FFAF907" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
+    <w:p w14:paraId="7FFAF907" w14:textId="60B10C43" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Six </w:t>
+      </w:r>
+      <w:r w:rsidR="00032D91">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Seven</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F70EC6">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">(6) </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00032D91">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70EC6">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>years of increasingly responsible community development experience including three</w:t>
       </w:r>
       <w:r w:rsidR="00F70EC6">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> years of management and administrative responsibility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A307B60" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
@@ -3503,133 +3442,114 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F1C596B" w14:textId="77777777" w:rsidR="00F70EC6" w:rsidRDefault="00F70EC6" w:rsidP="00F70EC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917F76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sedentary Work</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00917F76">
-        <w:t>:  Exerting</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>:  Exerting up to 10 pounds of force occasionally and/or a negligible amount of force frequently or constantly to lift, carry, push, pull or otherwise move objects, including the human body.  Sedentary work involves sitting most of the time.  Jobs are sedentary if walking and standing are required only occasionally and all other sedentary criteria are met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9F3517" w14:textId="77777777" w:rsidR="00F70EC6" w:rsidRPr="00917F76" w:rsidRDefault="00F70EC6" w:rsidP="00F70EC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC47751" w14:textId="77777777" w:rsidR="00F70EC6" w:rsidRDefault="00F70EC6" w:rsidP="00F70EC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00917F76">
-        <w:t xml:space="preserve"> up to 10 pounds of force occasionally and/or a negligible amount of force frequently or constantly to lift, carry, push, pull or otherwise move objects, including the human body.  Sedentary work involves sitting most of the time.  Jobs are sedentary if walking and standing are required only occasionally and all other sedentary criteria are met.</w:t>
-[...32 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">physical </w:t>
+      </w:r>
       <w:r w:rsidRPr="00917F76">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">physical </w:t>
+        <w:t>activities are very or extremely important in accompl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ishing the job’s purpose and are </w:t>
       </w:r>
       <w:r w:rsidRPr="00917F76">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>activities are very or extremely important in accompl</w:t>
-[...25 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>performed on a daily basis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F222E99" w14:textId="77777777" w:rsidR="00F70EC6" w:rsidRDefault="00F70EC6" w:rsidP="00F70EC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D628B0E" w14:textId="77777777" w:rsidR="00F70EC6" w:rsidRDefault="00F70EC6" w:rsidP="00B9264B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
@@ -3665,101 +3585,101 @@
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F6789" w:rsidSect="001D552C">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F1B6E71" w14:textId="77777777" w:rsidR="008E3731" w:rsidRDefault="008E3731">
+    <w:p w14:paraId="0E835105" w14:textId="77777777" w:rsidR="00562D4D" w:rsidRDefault="00562D4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F6D22A1" w14:textId="77777777" w:rsidR="008E3731" w:rsidRDefault="008E3731">
+    <w:p w14:paraId="369AFBE8" w14:textId="77777777" w:rsidR="00562D4D" w:rsidRDefault="00562D4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56D40AA9" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
     <w:pPr>
       <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1FA9C86B" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="00000000">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="77A504C6">
         <v:rect id="_x0000_s1025" style="position:absolute;margin-left:1in;margin-top:12.1pt;width:468pt;height:23.7pt;z-index:1;mso-position-horizontal-relative:page" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
           <v:textbox inset="0,0,0,0">
             <w:txbxContent>
               <w:p w14:paraId="101A249E" w14:textId="3812F4D6" w:rsidR="008029EE" w:rsidRDefault="008029EE">
                 <w:pPr>
                   <w:tabs>
@@ -3874,51 +3794,51 @@
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
                   <w:t>11/13</w:t>
                 </w:r>
                 <w:r w:rsidR="007325BC">
                   <w:rPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
                   <w:t>/2025</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F7A6E3D" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C2F1711" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
     <w:pPr>
       <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7594B70C" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="653F3953" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="10B5235B">
         <v:rect id="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:4.3pt;width:468pt;height:17.7pt;z-index:2;mso-position-horizontal-relative:page" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
           <v:textbox inset="0,0,0,0">
             <w:txbxContent>
               <w:p w14:paraId="2935B8C4" w14:textId="77777777" w:rsidR="00601D84" w:rsidRDefault="008029EE">
@@ -4040,101 +3960,101 @@
                     <w:tab w:val="right" w:pos="9360"/>
                   </w:tabs>
                   <w:rPr>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:val="-2"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EBF628C" w14:textId="77777777" w:rsidR="008E3731" w:rsidRDefault="008E3731">
+    <w:p w14:paraId="14252DEE" w14:textId="77777777" w:rsidR="00562D4D" w:rsidRDefault="00562D4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="760F62A8" w14:textId="77777777" w:rsidR="008E3731" w:rsidRDefault="008E3731">
+    <w:p w14:paraId="01053AD6" w14:textId="77777777" w:rsidR="00562D4D" w:rsidRDefault="00562D4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D5AA875" w14:textId="77777777" w:rsidR="00FD7239" w:rsidRPr="00CC53B2" w:rsidRDefault="00FD7239" w:rsidP="00FD7239">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="523"/>
         <w:tab w:val="left" w:pos="1046"/>
         <w:tab w:val="left" w:pos="1440"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CC53B2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">CITY OF </w:t>
     </w:r>
-    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
         <w:r w:rsidRPr="00CC53B2">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>GRAND</w:t>
         </w:r>
       </w:smartTag>
     </w:smartTag>
     <w:r w:rsidRPr="00CC53B2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> JUNCTION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="59FD6BFD" w14:textId="77777777" w:rsidR="001512C5" w:rsidRDefault="001512C5" w:rsidP="001512C5">
     <w:pPr>
@@ -4170,66 +4090,66 @@
         <w:spacing w:val="-2"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:smallCaps/>
         <w:spacing w:val="-3"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Community Development Director</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1F051D91" w14:textId="77777777" w:rsidR="001512C5" w:rsidRDefault="001512C5">
     <w:pPr>
       <w:spacing w:after="380" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10B8A553" w14:textId="77777777" w:rsidR="008029EE" w:rsidRDefault="008029EE" w:rsidP="00601D84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                                                                       </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
@@ -4247,79 +4167,82 @@
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B84560"/>
     <w:rsid w:val="000173A9"/>
     <w:rsid w:val="00021BA0"/>
     <w:rsid w:val="000250AF"/>
+    <w:rsid w:val="00032D91"/>
     <w:rsid w:val="000626DC"/>
     <w:rsid w:val="000F7B76"/>
     <w:rsid w:val="001512C5"/>
     <w:rsid w:val="001D552C"/>
     <w:rsid w:val="001F0D32"/>
     <w:rsid w:val="0029032C"/>
     <w:rsid w:val="003B747D"/>
     <w:rsid w:val="003D494A"/>
     <w:rsid w:val="00424F03"/>
     <w:rsid w:val="0047219D"/>
     <w:rsid w:val="004B1C27"/>
     <w:rsid w:val="004F6789"/>
     <w:rsid w:val="00532302"/>
+    <w:rsid w:val="00562D4D"/>
     <w:rsid w:val="005829D4"/>
     <w:rsid w:val="005B2FE7"/>
     <w:rsid w:val="00601D84"/>
     <w:rsid w:val="007325BC"/>
     <w:rsid w:val="0076719A"/>
     <w:rsid w:val="007A7665"/>
     <w:rsid w:val="007D0C26"/>
     <w:rsid w:val="008029EE"/>
     <w:rsid w:val="008942E3"/>
     <w:rsid w:val="008B38D5"/>
     <w:rsid w:val="008D1FB6"/>
     <w:rsid w:val="008E3731"/>
     <w:rsid w:val="0098771F"/>
     <w:rsid w:val="00AF5825"/>
     <w:rsid w:val="00B84560"/>
     <w:rsid w:val="00B9264B"/>
+    <w:rsid w:val="00BC410B"/>
     <w:rsid w:val="00C24354"/>
     <w:rsid w:val="00C8652D"/>
     <w:rsid w:val="00CA6CC8"/>
     <w:rsid w:val="00CB5C62"/>
     <w:rsid w:val="00D40F97"/>
     <w:rsid w:val="00DA7CFD"/>
     <w:rsid w:val="00EA23F3"/>
     <w:rsid w:val="00F70EC6"/>
     <w:rsid w:val="00FD7239"/>
     <w:rsid w:val="00FE0ED8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -5003,62 +4926,62 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEC999F178294D40A9422D1EAAD2CE9D" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91bc76cd4fb6b2ed20fbfb324b3e64d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c1c33895-2eb2-4612-b2f3-ce992d837b87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="98174cd5953d94cb37594738553a33cf" ns2:_="">
     <xsd:import namespace="c1c33895-2eb2-4612-b2f3-ce992d837b87"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1c33895-2eb2-4612-b2f3-ce992d837b87" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -5162,109 +5085,109 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{063F737C-2495-4DD1-896B-08FF32457912}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1401AA95-37CF-46F8-836E-BDA6755BFF3A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1401AA95-37CF-46F8-836E-BDA6755BFF3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{063F737C-2495-4DD1-896B-08FF32457912}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2857711E-4A1D-40C6-BE4A-4A9047579361}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c1c33895-2eb2-4612-b2f3-ce992d837b87"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1330</Words>
-  <Characters>7586</Characters>
+  <Words>1173</Words>
+  <Characters>7745</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>176</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Grand Junction</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8899</CharactersWithSpaces>
+  <CharactersWithSpaces>8822</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Danielle Hefferon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>