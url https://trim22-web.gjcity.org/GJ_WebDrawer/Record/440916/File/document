--- v0 (2025-12-10)
+++ v1 (2026-09-07)
@@ -7,170 +7,134 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1DBA098C" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5E640A74" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Class specifications are intended to present a descriptive list of the range of duties performed by employees in the class.  Specifications are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> intended to reflect all duties performed within the job.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF1F0A3" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62A977A7" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1A6024BA" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEFINITION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756DABFD" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B6C0080" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRPr="006A5A9D" w:rsidRDefault="00683C3E">
+    <w:p w14:paraId="0B6C0080" w14:textId="13E5CA53" w:rsidR="00EF4082" w:rsidRPr="006A5A9D" w:rsidRDefault="00683C3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Plan, d</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:t xml:space="preserve">irect, manage, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and oversee </w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:t xml:space="preserve">the activities and operations </w:t>
       </w:r>
@@ -197,136 +161,109 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:t xml:space="preserve"> within the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Utilities </w:t>
       </w:r>
       <w:r w:rsidR="00A05F11">
         <w:t>Dep</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082" w:rsidRPr="00A05F11">
         <w:t>artment</w:t>
       </w:r>
       <w:r w:rsidR="00A8015D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:t>including water and wastewater operations, laboratory functions,</w:t>
       </w:r>
       <w:r w:rsidR="004C5A37">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006051E8">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
       <w:r w:rsidR="004C5A37" w:rsidRPr="006A5A9D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>environmental compliance,</w:t>
+        <w:t>environmental compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05F11">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00EF4082" w:rsidRPr="006A5A9D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>coordinate assigned activities with other divisions, departme</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05F11">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t xml:space="preserve">nts and outside agencies; </w:t>
+      </w:r>
+      <w:r w:rsidR="00B87A0C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00B87A0C">
+      <w:r w:rsidR="00B87A0C" w:rsidRPr="006A5A9D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>utility billing</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A05F11">
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4082" w:rsidRPr="006A5A9D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
+        <w:t xml:space="preserve"> highly responsible and complex administrative support to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00760D0F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> City Manager</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082" w:rsidRPr="006A5A9D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>coordinate assigned activities with other divisions, departme</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495BDE14" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="64638C37" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A0709D9" w14:textId="77777777" w:rsidR="00081538" w:rsidRDefault="00081538">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -440,75 +377,81 @@
       <w:r w:rsidR="00760D0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00844BD8">
         <w:t xml:space="preserve">Deputy </w:t>
       </w:r>
       <w:r w:rsidR="00760D0F">
         <w:t>City Manager</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C09307" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D53F99" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
+    <w:p w14:paraId="16D53F99" w14:textId="17886926" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Exercises direct </w:t>
       </w:r>
       <w:r w:rsidR="003A49F1">
         <w:t xml:space="preserve">supervision over </w:t>
       </w:r>
       <w:r w:rsidR="000872A5">
         <w:t xml:space="preserve">management, </w:t>
       </w:r>
       <w:r w:rsidR="003A49F1">
         <w:t>supervisory</w:t>
       </w:r>
       <w:r>
-        <w:t>, professional, maintenance, and clerical staff.</w:t>
+        <w:t>, professional,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3129">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> maintenance staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF59213" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20F18CF0" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
@@ -534,51 +477,51 @@
         </w:rPr>
         <w:t>PRIMARY DUTIES</w:t>
       </w:r>
       <w:r>
         <w:t>--</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following are examples of primary duties assigned to positions in this classification.  Other related duties and responsibilities may be assigned.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60401DCF" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16C47A06" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRPr="006A5A9D" w:rsidRDefault="00EF4082">
+    <w:p w14:paraId="16C47A06" w14:textId="6D85048E" w:rsidR="00EF4082" w:rsidRPr="006A5A9D" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve">seq level0 \h \r0 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
@@ -668,65 +611,65 @@
         <w:tab/>
         <w:t xml:space="preserve">Assume management responsibility for all services and activities of </w:t>
       </w:r>
       <w:r w:rsidR="00760D0F">
         <w:t xml:space="preserve">assigned </w:t>
       </w:r>
       <w:r w:rsidR="001B0A7C" w:rsidRPr="006A5A9D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>operations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> including water and wastewater treatment, distribution and collection, laboratory functions</w:t>
       </w:r>
       <w:r w:rsidRPr="006A5A9D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004C5A37" w:rsidRPr="006A5A9D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> environmental compliance,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006A5A9D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006051E8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B87A0C">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5A37" w:rsidRPr="006A5A9D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>and utility billing</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A70DE">
+        <w:t>environmental compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="006051E8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A89FA45" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A52E47B" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082" w:rsidP="000C4012">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
@@ -941,51 +884,50 @@
     <w:p w14:paraId="79C236F0" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AC28B80" w14:textId="77777777" w:rsidR="00674829" w:rsidRDefault="00692A69" w:rsidP="00674829">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
       </w:pPr>
       <w:r w:rsidRPr="00E318DC">
-        <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082" w:rsidRPr="00E318DC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006A5A9D">
         <w:t xml:space="preserve">Participate in </w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:t>the development, implementation and administration of the City's capital improvement program as it relates to City-owned utilities</w:t>
       </w:r>
       <w:r w:rsidR="006A5A9D">
         <w:t xml:space="preserve"> and facilities</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:t>; review plans, engineering reports and budget estimates prepared by staff, outside consul</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:softHyphen/>
         <w:t>tants and other City departments.</w:t>
       </w:r>
     </w:p>
@@ -1027,50 +969,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A28C4D6" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00692A69">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:tab/>
         <w:t>Provide responsible staff assistance to the</w:t>
       </w:r>
       <w:r w:rsidR="00760D0F">
         <w:t xml:space="preserve"> City Manager</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:t>; conduct a variety of organizational studies, investigations and operational studies; recommend modifications to u</w:t>
       </w:r>
       <w:r w:rsidR="00B87A0C">
         <w:t>tility</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:t xml:space="preserve"> programs, policies and procedures as appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79140A4C" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
       <w:pPr>
         <w:keepNext/>
@@ -1904,66 +1847,83 @@
     <w:p w14:paraId="199826D3" w14:textId="77777777" w:rsidR="00FB3444" w:rsidRDefault="00FB3444">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="523" w:hanging="523"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4463B12D" w14:textId="77777777" w:rsidR="00EC2CCA" w:rsidRDefault="00EC2CCA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F90D873" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="723DDC01" w14:textId="77777777" w:rsidR="005F577E" w:rsidRDefault="005F577E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F90D873" w14:textId="14766629" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="523"/>
+          <w:tab w:val="left" w:pos="1046"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Experience and Training Guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32CC8A19" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="000B5E48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Minimum Requirements</w:t>
       </w:r>
       <w:r w:rsidR="00EF4082">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
@@ -2538,360 +2498,424 @@
       <w:r>
         <w:t xml:space="preserve">ishing the job’s purpose and are </w:t>
       </w:r>
       <w:r w:rsidRPr="00917F76">
         <w:t>performed on a daily basis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37881C24" w14:textId="77777777" w:rsidR="00823144" w:rsidRDefault="00823144" w:rsidP="00823144">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="523"/>
           <w:tab w:val="left" w:pos="1046"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BAC6F1C" w14:textId="77777777" w:rsidR="00823144" w:rsidRPr="00A36A2C" w:rsidRDefault="00823144" w:rsidP="00823144">
       <w:r w:rsidRPr="00A36A2C">
         <w:t>While performing the duties of this job, the employee is required to sit for prolonged periods. The employee is regularly required to see, hear, talk, stand, twist and use repetitive motions in the conduct of work. The employee is also required to perform light lifting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212F83CE" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082"/>
-    <w:sectPr w:rsidR="00EF4082" w:rsidSect="001764B5">
+    <w:sectPr w:rsidR="00EF4082" w:rsidSect="00245F98">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="090358B7" w14:textId="77777777" w:rsidR="006C3F42" w:rsidRDefault="006C3F42">
+    <w:p w14:paraId="350807B5" w14:textId="77777777" w:rsidR="00683BEC" w:rsidRDefault="00683BEC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="226C92DE" w14:textId="77777777" w:rsidR="006C3F42" w:rsidRDefault="006C3F42">
+    <w:p w14:paraId="3181E81B" w14:textId="77777777" w:rsidR="00683BEC" w:rsidRDefault="00683BEC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BE335F1" w14:textId="290F9BA8" w:rsidR="00EF4082" w:rsidRDefault="00016993" w:rsidP="00081538">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="582E2C6D" w14:textId="680145C3" w:rsidR="00245F98" w:rsidRDefault="00245F98" w:rsidP="00245F98">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002028AB">
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002028AB">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    <w:r w:rsidRPr="002028AB">
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002028AB">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00622A5D">
+    <w:r w:rsidRPr="002028AB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>2</w:t>
     </w:r>
+    <w:r w:rsidRPr="002028AB">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="002028AB">
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES  ">
+      <w:r w:rsidRPr="002028AB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:fldSimple>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...5 lines deleted...]
-        <w:noProof/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidR="00FB3444">
-[...3 lines deleted...]
-      <w:t>11/13</w:t>
+    <w:r w:rsidRPr="002028AB">
+      <w:t>07/29/2026</w:t>
     </w:r>
-    <w:r w:rsidR="00C80B02">
-[...4 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="3BE335F1" w14:textId="3109DADE" w:rsidR="00EF4082" w:rsidRDefault="00EF4082" w:rsidP="00081538">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C3B1A8A" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00EF4082">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="125C3A1B" w14:textId="16AFC492" w:rsidR="00245F98" w:rsidRDefault="00245F98">
     <w:pPr>
-      <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-  </w:p>
-[...7 lines deleted...]
-  <w:p w14:paraId="5193A7AF" w14:textId="77777777" w:rsidR="00EF4082" w:rsidRDefault="00000000">
+    <w:r>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
     <w:r>
       <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="6D6CE2C0">
-[...107 lines deleted...]
-      </w:pict>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
+  <w:p w14:paraId="5193A7AF" w14:textId="66F64FB1" w:rsidR="00EF4082" w:rsidRDefault="00EF4082"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ED46807" w14:textId="77777777" w:rsidR="006C3F42" w:rsidRDefault="006C3F42">
+    <w:p w14:paraId="18667B97" w14:textId="77777777" w:rsidR="00683BEC" w:rsidRDefault="00683BEC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09981CC8" w14:textId="77777777" w:rsidR="006C3F42" w:rsidRDefault="006C3F42">
+    <w:p w14:paraId="4BDD835A" w14:textId="77777777" w:rsidR="00683BEC" w:rsidRDefault="00683BEC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6012AE8B" w14:textId="77777777" w:rsidR="00692FB4" w:rsidRPr="009723B8" w:rsidRDefault="00692FB4" w:rsidP="00692FB4">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="523"/>
+        <w:tab w:val="left" w:pos="1046"/>
+        <w:tab w:val="left" w:pos="1440"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009723B8">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">CITY OF </w:t>
+    </w:r>
+    <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+        <w:r w:rsidRPr="009723B8">
+          <w:rPr>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>GRAND</w:t>
+        </w:r>
+      </w:smartTag>
+    </w:smartTag>
+    <w:r w:rsidRPr="009723B8">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> JUNCTION</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="47BEF425" w14:textId="77777777" w:rsidR="00692FB4" w:rsidRPr="009723B8" w:rsidRDefault="00692FB4" w:rsidP="00692FB4">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="523"/>
+        <w:tab w:val="left" w:pos="1046"/>
+        <w:tab w:val="left" w:pos="1440"/>
+      </w:tabs>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="03A90DA1" w14:textId="7A6AB926" w:rsidR="00692FB4" w:rsidRPr="009723B8" w:rsidRDefault="00692FB4" w:rsidP="00692FB4">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="523"/>
+        <w:tab w:val="left" w:pos="1046"/>
+        <w:tab w:val="left" w:pos="1440"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:smallCaps/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>UTILITIES DIRECTOR</w:t>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="763C6B1B" w14:textId="77777777" w:rsidR="00167B31" w:rsidRDefault="00016993" w:rsidP="00E318DC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2772"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1048B82A" w14:textId="77777777" w:rsidR="005A2F6F" w:rsidRPr="005A2F6F" w:rsidRDefault="005A2F6F" w:rsidP="005A2F6F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005A2F6F">
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>CITY OF GRAND JUNCTION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="50CDE9B1" w14:textId="77777777" w:rsidR="005A2F6F" w:rsidRPr="005A2F6F" w:rsidRDefault="005A2F6F" w:rsidP="005A2F6F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
@@ -3011,64 +3035,60 @@
         <w:spacing w:val="-3"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1CD598D3" w14:textId="77777777" w:rsidR="00167B31" w:rsidRPr="005A2F6F" w:rsidRDefault="00167B31" w:rsidP="005A2F6F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
     <w:doNotSnapToGridInCell/>
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
@@ -3084,152 +3104,165 @@
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00636BF3"/>
     <w:rsid w:val="00002058"/>
     <w:rsid w:val="00016554"/>
     <w:rsid w:val="00016993"/>
     <w:rsid w:val="00081538"/>
     <w:rsid w:val="000872A5"/>
     <w:rsid w:val="000A5455"/>
     <w:rsid w:val="000B4ED3"/>
     <w:rsid w:val="000B5E48"/>
     <w:rsid w:val="000C4012"/>
     <w:rsid w:val="001434E9"/>
     <w:rsid w:val="00143D42"/>
     <w:rsid w:val="00167B31"/>
     <w:rsid w:val="001764B5"/>
     <w:rsid w:val="001944A5"/>
+    <w:rsid w:val="00196C95"/>
     <w:rsid w:val="001A2525"/>
+    <w:rsid w:val="001A3129"/>
     <w:rsid w:val="001A62A1"/>
     <w:rsid w:val="001B0A7C"/>
     <w:rsid w:val="001E54EA"/>
+    <w:rsid w:val="002028AB"/>
+    <w:rsid w:val="00245F98"/>
     <w:rsid w:val="002E3F8F"/>
     <w:rsid w:val="002E7FAA"/>
     <w:rsid w:val="0039680F"/>
     <w:rsid w:val="003A49F1"/>
+    <w:rsid w:val="003C04F2"/>
     <w:rsid w:val="004060B2"/>
     <w:rsid w:val="004A70DE"/>
     <w:rsid w:val="004C5A37"/>
     <w:rsid w:val="004D45F5"/>
     <w:rsid w:val="00534E73"/>
     <w:rsid w:val="005550A1"/>
     <w:rsid w:val="00563F28"/>
+    <w:rsid w:val="00567BCC"/>
     <w:rsid w:val="005A2F6F"/>
     <w:rsid w:val="005B1785"/>
+    <w:rsid w:val="005F577E"/>
+    <w:rsid w:val="006051E8"/>
     <w:rsid w:val="00620183"/>
     <w:rsid w:val="00622A5D"/>
     <w:rsid w:val="00635B6E"/>
     <w:rsid w:val="00636BF3"/>
     <w:rsid w:val="00652122"/>
     <w:rsid w:val="00674829"/>
+    <w:rsid w:val="00683BEC"/>
     <w:rsid w:val="00683C3E"/>
     <w:rsid w:val="00692A69"/>
+    <w:rsid w:val="00692FB4"/>
     <w:rsid w:val="006948D4"/>
     <w:rsid w:val="006A5A9D"/>
     <w:rsid w:val="006C3F42"/>
     <w:rsid w:val="006C7D3C"/>
     <w:rsid w:val="00760D0F"/>
     <w:rsid w:val="007851CE"/>
     <w:rsid w:val="007A3B9C"/>
     <w:rsid w:val="007D0C26"/>
     <w:rsid w:val="007E3A58"/>
     <w:rsid w:val="008011FA"/>
     <w:rsid w:val="00823144"/>
     <w:rsid w:val="008345D7"/>
     <w:rsid w:val="00844BD8"/>
     <w:rsid w:val="008705B9"/>
     <w:rsid w:val="00872E03"/>
     <w:rsid w:val="008A347F"/>
     <w:rsid w:val="008B38D5"/>
     <w:rsid w:val="008F0613"/>
     <w:rsid w:val="009012FB"/>
     <w:rsid w:val="00902AFC"/>
     <w:rsid w:val="0091663F"/>
     <w:rsid w:val="00942BDA"/>
     <w:rsid w:val="00954CC9"/>
     <w:rsid w:val="00A05F11"/>
     <w:rsid w:val="00A24EB3"/>
     <w:rsid w:val="00A42C64"/>
     <w:rsid w:val="00A8015D"/>
     <w:rsid w:val="00AB3AB3"/>
     <w:rsid w:val="00AC6EF9"/>
     <w:rsid w:val="00AE039F"/>
     <w:rsid w:val="00B87A0C"/>
     <w:rsid w:val="00BA1360"/>
     <w:rsid w:val="00C271A5"/>
     <w:rsid w:val="00C36B00"/>
     <w:rsid w:val="00C80B02"/>
     <w:rsid w:val="00CE2AA8"/>
     <w:rsid w:val="00CE411C"/>
     <w:rsid w:val="00D23DF7"/>
     <w:rsid w:val="00D52AEB"/>
     <w:rsid w:val="00D650E7"/>
     <w:rsid w:val="00D67088"/>
     <w:rsid w:val="00D81092"/>
     <w:rsid w:val="00D910D6"/>
     <w:rsid w:val="00DC563D"/>
     <w:rsid w:val="00E06B3E"/>
     <w:rsid w:val="00E15CCB"/>
     <w:rsid w:val="00E16F5E"/>
+    <w:rsid w:val="00E20C16"/>
     <w:rsid w:val="00E318DC"/>
     <w:rsid w:val="00E420DF"/>
     <w:rsid w:val="00E95367"/>
     <w:rsid w:val="00EA0FFE"/>
     <w:rsid w:val="00EA344A"/>
     <w:rsid w:val="00EC13A4"/>
     <w:rsid w:val="00EC2CCA"/>
     <w:rsid w:val="00EF4082"/>
     <w:rsid w:val="00F34C02"/>
     <w:rsid w:val="00F45655"/>
     <w:rsid w:val="00F70733"/>
     <w:rsid w:val="00FB3444"/>
     <w:rsid w:val="00FC25D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="039F25FB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{487E031E-8533-4034-906A-B7C76ECB69B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -4119,69 +4152,69 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D041FBC-0EEC-4E9D-ACC8-17EF817A781D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF913C94-4F39-44DF-AC9C-8F7CFDA0845C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1232</Words>
-  <Characters>7029</Characters>
+  <Words>1090</Words>
+  <Characters>7124</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>169</Lines>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Grand Junction</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8245</CharactersWithSpaces>
+  <CharactersWithSpaces>8129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Laura Conant</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>